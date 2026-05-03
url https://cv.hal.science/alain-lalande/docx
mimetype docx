--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -93,22467 +93,23258 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-driven false-lumen volumes predict adverse remodeling better than diameter in patients with residual aortic dissection on CT</w:t>
+                <w:t xml:space="preserve">HV-OCTAMamba: A high-order vision Mamba network for robust retinal vasculature segmentation in OCTA images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Fournel</w:t>
+                <w:t xml:space="preserve">Amine Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela de Masi</w:t>
+                <w:t xml:space="preserve">Louis Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lu</w:t>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Omnes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-025-12116-9⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117, pp.109573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2026.109573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385064v1</w:t>
+                <w:t xml:space="preserve">hal-05573448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of balloon and self-expandable stents for common femoral artery stenosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camil-Cassien Bamdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camil-Cassien Bamdé</w:t>
+                <w:t xml:space="preserve">Yann Goueffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Goueffic</w:t>
+                <w:t xml:space="preserve">Comlan Blitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comlan Blitti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Die Loucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81 (2), pp.397-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvs.2024.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MedShapeNet – a large-scale dataset of 3D medical shapes for computer vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning-driven false-lumen volumes predict adverse remodeling better than diameter in patients with residual aortic dissection on CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianning Li</w:t>
+                <w:t xml:space="preserve">Charlotte Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongwei Zhou</w:t>
+                <w:t xml:space="preserve">Virgile Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiancheng Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christina Gsaxner</w:t>
+                <w:t xml:space="preserve">Baptiste Muselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bmt-2024-0396⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-025-12116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264425v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based on EfficientNet for Multiorgan Segmentation of Thoracic Structures on a 0.35 T MR-Linac Radiation Therapy System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MedShapeNet – a large-scale dataset of 3D medical shapes for computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianning Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chekroun</w:t>
+                <w:t xml:space="preserve">Jiancheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+                <w:t xml:space="preserve">Antonio Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bessières</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Gsaxner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (12), pp.564. </w:t>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (1), pp.71-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a16120564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2024-0396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546141v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the Mechanical Boundary Conditions for a Patient-Specific Thoracic Aorta Model Including the Heart Motion Effect</w:t>
+                <w:t xml:space="preserve">Deep Learning Based on EfficientNet for Multiorgan Segmentation of Thoracic Structures on a 0.35 T MR-Linac Radiation Therapy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Geronzi</w:t>
+                <w:t xml:space="preserve">Mohammed Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Martinez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3287680⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16120564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661887v1</w:t>
+                <w:t xml:space="preserve">hal-04546141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of cardiovascular magnetic resonance T1 mapping and extracellular volume fraction in nonischemic dilated cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of the Mechanical Boundary Conditions for a Patient-Specific Thoracic Aorta Model Including the Heart Motion Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Geronzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Cadour</w:t>
+                <w:t xml:space="preserve">Antonio Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Quemeneur</w:t>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Biere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+                <w:t xml:space="preserve">Marco Sensale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12968-023-00919-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (11), pp.3248-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3287680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978154v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of shape-based features ability to predict the ascending aortic aneurysm growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Geronzi</w:t>
+                <w:t xml:space="preserve">Prognostic value of cardiovascular magnetic resonance T1 mapping and extracellular volume fraction in nonischemic dilated cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Cadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Haigron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Martinez</w:t>
+                <w:t xml:space="preserve">Loic Biere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kexin Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Rochette</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1125931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12968-023-00919-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060967v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of patients with myocardial infarction or myocarditis based only on clinical data: A quick response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheikh Shah Mohammad Motiur Rahman</w:t>
+                <w:t xml:space="preserve">Assessment of shape-based features ability to predict the ascending aortic aneurysm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Geronzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihao Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Pascal Haigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decourselle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+                <w:t xml:space="preserve">Kexin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285165⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1125931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1125931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224777v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided shape features extraction and regression models for predicting the ascending aortic aneurysm growth rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Geronzi</w:t>
+                <w:t xml:space="preserve">Automatic classification of patients with myocardial infarction or myocarditis based only on clinical data: A quick response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Shah Mohammad Motiur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107052⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163507v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of blood vessels motion from 4D-flow MRI data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+                <w:t xml:space="preserve">Computer-aided shape features extraction and regression models for predicting the ascending aortic aneurysm growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Geronzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Hayase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Joseph Christophe</w:t>
+                <w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13239-023-00677-z⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.107052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349442v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic uncertainty-based quality controlled T1 mapping and ECV analysis from native and post-contrast cardiac T1 mapping images using Bayesian vision transformer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking of blood vessels motion from 4D-flow MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mocia Agbalessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tewodros Weldebirhan Arega</w:t>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+                <w:t xml:space="preserve">Toshiyuki Hayase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Jean-Joseph Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102773⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.577-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13239-023-00677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429686v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic deep learning-based myocardial infarction segmentation from delayed enhancement MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Automatic uncertainty-based quality controlled T1 mapping and ECV analysis from native and post-contrast cardiac T1 mapping images using Bayesian vision transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewodros Weldebirhan Arega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.102014⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.102773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605678v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Assessment of the Bi-Leaflet Mechanical Heart Valve: Investigating the EOA Using the Acoustic Source Term Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Grieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (22), pp.11771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app122211771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Myocardial Infarction From Patient Features With Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Automatic deep learning-based myocardial infarction segmentation from delayed enhancement MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pommier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.754609⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.102014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.102014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635780v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning methods for automatic evaluation of delayed enhancement-MRI. The results of the EMIDEC challenge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Prediction of Myocardial Infarction From Patient Features With Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jixi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102428⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.754609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.754609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682606v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Adversarial Networks in Cardiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Deep learning methods for automatic evaluation of delayed enhancement-MRI. The results of the EMIDEC challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Afilalo</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (2), pp.196-203. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.102428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cjca.2021.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612001v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality Based Transmodiolar Cochlear Implantation</w:t>
+                <w:t xml:space="preserve">Generative Adversarial Networks in Cardiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guigou</w:t>
+                <w:t xml:space="preserve">Youssef Skandarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raabid Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Jonathan Afilalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (2), pp.190-198. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.196-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000003437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cjca.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605698v1</w:t>
+                <w:t xml:space="preserve">hal-03612001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Augmented Reality System for Middle Ear Surgery: Evaluation in Operating Room Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Augmented Reality Based Transmodiolar Cochlear Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raabid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otology and Neurotology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 43 (3), pp.385-394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000003441⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 43 (2), pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000003437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605694v1</w:t>
+                <w:t xml:space="preserve">hal-03605698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antinuclear antibodies in “infarct like” acute myocarditis: Change in prognosis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-Based Augmented Reality System for Middle Ear Surgery: Evaluation in Operating Room Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pommier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.10.330⟩</w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (3), pp.385-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000003441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611825v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle et nodules thyroïdiens : aide au TIRADS, indication de cytoponction. Étude prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antinuclear antibodies in “infarct like” acute myocarditis: Change in prognosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vuillemin</w:t>
+                <w:t xml:space="preserve">T. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leclerc</w:t>
+                <w:t xml:space="preserve">Charles Guenancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Presles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Lecesne</w:t>
+                <w:t xml:space="preserve">M. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.392⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.10.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612245v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Super Paramagnetic Iron Oxide Nanoparticles as Drug Carriers in Brain and Ear: State of the Art and Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Comparison of two techniques (in vivo and ex-vivo) for evaluating the elastic properties of the ascending aorta: Prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Millot</w:t>
+                <w:t xml:space="preserve">Diana Marin-Castrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Belharet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Laubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11030358⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0256278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189715v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Cardiac MRI Segmentation: Do We Need Experts?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use of Super Paramagnetic Iron Oxide Nanoparticles as Drug Carriers in Brain and Ear: State of the Art and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Inner Ear Therapy, 11 (3), pp.358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11030358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a14070212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03612006v1</w:t>
+                <w:t xml:space="preserve">hal-04189715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two techniques (in vivo and ex-vivo) for evaluating the elastic properties of the ascending aorta: Prospective cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning Based Cardiac MRI Segmentation: Do We Need Experts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Skandarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256278⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a14070212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610532v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than 50% of Persistent Myocardial Scarring at One Year in “Infarct-like” Acute Myocarditis Evaluated by CMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+                <w:t xml:space="preserve">Intelligence Artificielle et nodules thyroïdiens : aide au TIRADS, indication de cytoponction. Étude prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Guenancia</w:t>
+                <w:t xml:space="preserve">B. Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tisserand</w:t>
+                <w:t xml:space="preserve">A. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lairet</w:t>
+                <w:t xml:space="preserve">R. Lecesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (20), pp.4677. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (5), pp.392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10204677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605707v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of inner ear on CT-scan using auto-context convolutional neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">More than 50% of Persistent Myocardial Scarring at One Year in “Infarct-like” Acute Myocarditis Evaluated by CMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guenancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83955-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.4677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10204677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610663v1</w:t>
+                <w:t xml:space="preserve">hal-03605707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Infarction Quantification from Late Gadolinium Enhancement MRI Using Top-Hat Transforms and Neural Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic segmentation of inner ear on CT-scan using auto-context convolutional neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a14080249⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83955-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452028v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Network Based Shape Prior for Automatic Myocardial Disease Segmentation in Delayed-Enhancement MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myocardial Infarction Quantification from Late Gadolinium Enhancement MRI Using Top-Hat Transforms and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Qayyum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lalande</w:t>
+                <w:t xml:space="preserve">Ezequiel de la Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sakly</w:t>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2021.02.005⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a14080249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527366v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning With Context Feedback Loop for Robust Medical Image Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+                <w:t xml:space="preserve">A 3D Network Based Shape Prior for Automatic Myocardial Disease Segmentation in Delayed-Enhancement MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Crehange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3060497⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (6), pp.424-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2021.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270803v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral serology in “infarct-like” acute myocarditis: Useful or useless?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning With Context Feedback Loop for Robust Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crehange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.09.411⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.1542-1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3060497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457883v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning method for real-time intraoperative US image segmentation in prostate brachytherapy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viral serology in “infarct-like” acute myocarditis: Useful or useless?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guenancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-020-02231-x⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.09.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119209v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvilinear Multiplanar Reconstruction to Predict Useful Length and Diameter of Cochlear Lumen for Cochlear Implantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Video-based augmented reality combining CT-scan and instrument position data to microscope view in middle ear surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otology and Neurotology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002829⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.6767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125466v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local ex-vivo evaluation of the biomechanical properties of the ascending aortic aneurysms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Bouchot</w:t>
+                <w:t xml:space="preserve">Augmented reality for inner ear procedures: visualization of the cochlear central axis in microscopic videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.09.316⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.1703-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-020-02240-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457844v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ascending aorta replacement by graft on elastic properties of descending thoracic aorta evaluated by cardiac magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Laubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-020-00829-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented reality for inner ear procedures: visualization of the cochlear central axis in microscopic videos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+                <w:t xml:space="preserve">Local ex-vivo evaluation of the biomechanical properties of the ascending aortic aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-020-02240-w⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.09.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119208v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-based augmented reality combining CT-scan and instrument position data to microscope view in middle ear surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A deep learning method for real-time intraoperative US image segmentation in prostate brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raabid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Créhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63839-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.1467-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-020-02231-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119217v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Segmentation With Strong Anatomical Guarantees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Skandarani</w:t>
+                <w:t xml:space="preserve">Curvilinear Multiplanar Reconstruction to Predict Useful Length and Diameter of Cochlear Lumen for Cochlear Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Judge</w:t>
+                <w:t xml:space="preserve">Antoine Schein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pierre Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (11), pp.3703-3713. </w:t>
+              <w:t xml:space="preserve">Otology and Neurotology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (10), pp.e1207-e1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3003240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000002829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119215v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cardiac Segmentation With Strong Anatomical Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Skandarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.3703-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2020.3003240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186606v1</w:t>
+                <w:t xml:space="preserve">hal-03119215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of tumors and affected organs in the abdomen using a 3D hybrid model for computed tomography imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.104097⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119019v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning–based Automated Segmentation of the Left Ventricular Trabeculations and Myocardium on Cardiac MR Images: A Feasibility Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of tumors and affected organs in the abdomen using a 3D hybrid model for computed tomography imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.e200021. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.104097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/ryai.2020200021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.104097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119205v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast interactive medical image segmentation with weakly supervised deep learning method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Deep Learning–based Automated Segmentation of the Left Ventricular Trabeculations and Myocardium on Cardiac MR Images: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-020-02223-x⟩</w:t>
+              <w:t xml:space="preserve">Radiology: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e200021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/ryai.2020200021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119211v1</w:t>
+                <w:t xml:space="preserve">hal-03119205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical study on ascending aortic aneurysms associated with quadricuspid aortic valve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Bouchot</w:t>
+                <w:t xml:space="preserve">Fast interactive medical image segmentation with weakly supervised deep learning method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Créhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.1437-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-020-02223-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03119218v1</w:t>
+                <w:t xml:space="preserve">hal-03119211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than 50% of non-healing at one year in “infarct like” acute myocarditis evaluated by Cardiac Magnetic Resonance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Leclercq</w:t>
+                <w:t xml:space="preserve">Biomechanical study on ascending aortic aneurysms associated with quadricuspid aortic valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alaa El Din</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.C. Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.274. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (2-4), pp.212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.02.195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140958v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of tissues on pelvic MRI based on relaxation times and support vector machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More than 50% of non-healing at one year in “infarct like” acute myocarditis evaluated by Cardiac Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guenancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Arturo Zavala Bojorquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+                <w:t xml:space="preserve">S. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Michael P.M. Walker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Brunotte</w:t>
+                <w:t xml:space="preserve">A. Alaa El Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211944⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.02.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140461v1</w:t>
+                <w:t xml:space="preserve">hal-02140958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA-Net: Adversarial Learning for Skin Lesion Segmentation Based on Multi-Scale Features and Factorized Channel Attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic classification of tissues on pelvic MRI based on relaxation times and support vector machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Arturo Zavala Bojorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Kumar Singh</w:t>
+                <w:t xml:space="preserve">Paul Michael P.M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdel-Nasser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nidhi Pandey</w:t>
+                <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2940418⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340216v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network With Shape Prior Applied to Cardiac MRI Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FCA-Net: Adversarial Learning for Skin Lesion Segmentation Based on Multi-Scale Features and Factorized Channel Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdel-Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rashwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Zotti</w:t>
+                <w:t xml:space="preserve">Farhan Akram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiming Luo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nidhi Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (3), pp.1119-1128. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.130552-130565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2865450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2940418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612068v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Augmented Reality to Minimally Invasive Computer-Assisted Cranial Base Surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Convolutional Neural Network With Shape Prior Applied to Cardiac MRI Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2019.2954003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 23 (3), pp.1119-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2865450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406757v1</w:t>
+                <w:t xml:space="preserve">hal-03612068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic determination of aortic compliance based on MRI and adapted curvilinear detector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Lalande</w:t>
+                <w:t xml:space="preserve">Contribution of Augmented Reality to Minimally Invasive Computer-Assisted Cranial Base Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2019.2954003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670549v1</w:t>
+                <w:t xml:space="preserve">hal-02406757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Reality of the Middle Ear Combining Otoendoscopy and Temporal Bone Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raabid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otology and Neurotology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (8), pp.931 - 939. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MAO.0000000000001922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic detection of myocardial trabeculation using cardiovascular magnetic resonance: correlation with histology and reproducibility in a mouse model of non-compaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic determination of aortic compliance based on MRI and adapted curvilinear detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Marcadet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Mitéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12968-018-0489-0⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.295 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115412v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than 50% of non-healing at one year in “infarct like” acute myocarditis evaluated by cardiac magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-automatic detection of myocardial trabeculation using cardiovascular magnetic resonance: correlation with histology and reproducibility in a mouse model of non-compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Pommier</w:t>
+                <w:t xml:space="preserve">Laetitia Marcadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guenancia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Alaa El Din</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy563.P4522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12968-018-0489-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611894v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring postimplant dose distribution of salvage permanent prostate implant (PPI) after primary PPI on CT images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">More than 50% of non-healing at one year in “infarct like” acute myocarditis evaluated by cardiac magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guenancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Quivrin</w:t>
+                <w:t xml:space="preserve">T Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bessieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noelle Pierrat</w:t>
+                <w:t xml:space="preserve">A Alaa El Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brachytherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brachy.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (suppl_1), pp.P4522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy563.P4522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928822v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Techniques for Automatic MRI Cardiac Multi-structures Segmentation and Diagnosis: Is the Problem Solved?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Inferring postimplant dose distribution of salvage permanent prostate implant (PPI) after primary PPI on CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clement Zotti</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quivrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+                <w:t xml:space="preserve">Igor Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yang</w:t>
+                <w:t xml:space="preserve">Noelle Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (11), pp.2514-2525. </w:t>
+              <w:t xml:space="preserve">Brachytherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (6), pp.866 - 873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2837502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brachy.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803621v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Evolution of CMR late gadolinium enhancement extent 3 months after “infarct-like” acute myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guenancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2017.11.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883068v1</w:t>
+                <w:t xml:space="preserve">hal-01794215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of CMR late gadolinium enhancement extent 3 months after “infarct-like” acute myocarditis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bichat</w:t>
+                <w:t xml:space="preserve">Deep Learning Techniques for Automatic MRI Cardiac Multi-structures Segmentation and Diagnosis: Is the Problem Solved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2017.11.087⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (11), pp.2514-2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2837502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794215v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic deformable PET/MRI registration for preclinical studies based on B-splines and non-linear intensity transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Finas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bricq,</w:t>
+                <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiliwi Leake Kidane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vrigneaud</w:t>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-018-1797-0⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712183v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Strain Assessment of a Phantom of Abdominal Aortic Aneurysm: Comparison of Results Obtained From Magnetic Resonance Imaging and Stereovision Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic deformable PET/MRI registration for preclinical studies based on B-splines and non-linear intensity transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiliwi Leake Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Zavala Bojorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufei Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Joannic</w:t>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Juillion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delassus</w:t>
+                <w:t xml:space="preserve">Jean-Marc Vrigneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4038743⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.1531-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-018-1797-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988701v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise stress CMR reveals reduced aortic distensibility and impaired right-ventricular adaptation to exercise in patients with repaired tetralogy of Fallot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the Strain Assessment of a Phantom of Abdominal Aortic Aneurysm: Comparison of Results Obtained From Magnetic Resonance Imaging and Stereovision Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Habert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+                <w:t xml:space="preserve">Patrick Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aldebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Bartoli</w:t>
+                <w:t xml:space="preserve">Patrick Delassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (3), pp.031001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4038743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998022v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Integrating Watershed and Shape Priors Applied to Cardiac Delayed Enhancement MR Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise stress CMR reveals reduced aortic distensibility and impaired right-ventricular adaptation to exercise in patients with repaired tetralogy of Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Kruk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cochet</w:t>
+                <w:t xml:space="preserve">Philippe Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sliwa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Finas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (4), pp.224 - 227. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627049v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph cut-based method for segmenting the left ventricle from MRI or echocardiographic images</w:t>
+                <w:t xml:space="preserve">Segmentation Integrating Watershed and Shape Priors Applied to Cardiac Delayed Enhancement MR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+                <w:t xml:space="preserve">Dominika Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">T. Sliwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.224 - 227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577869v1</w:t>
+                <w:t xml:space="preserve">hal-01627049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the evaluation of cardiac function in rats at 7T with denoising filters: a comparison study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Tremblay</w:t>
+                <w:t xml:space="preserve">Evolution of cardiac magnetic resonance late gadolinium enhancement extent and clinical events after infarct-like acute myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guenancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12880-017-0236-2⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (suppl_1), pp.P552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehx501.P552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672578v1</w:t>
+                <w:t xml:space="preserve">hal-01672588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic measurement of the sinus of Valsalva by image analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Graph cut-based method for segmenting the left ventricle from MRI or echocardiographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577247v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of cardiac magnetic resonance late gadolinium enhancement extent and clinical events after infarct-like acute myocarditis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bichat</w:t>
+                <w:t xml:space="preserve">Improving the evaluation of cardiac function in rats at 7T with denoising filters: a comparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehx501.P552⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12880-017-0236-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672588v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic mice with mutations in Nkx2.5 gene: animal model proposal to study non compaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+                <w:t xml:space="preserve">Automatic measurement of the sinus of Valsalva by image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Miquerol</w:t>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Arnaud Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1532-429X-18-S1-Q34⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611495v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are normal relaxation times of tissues at 3Tesla?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Transgenic mice with mutations in Nkx2.5 gene: animal model proposal to study non compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Walker</w:t>
+                <w:t xml:space="preserve">Lucile Miquerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2016.08.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (S1), pp.Q34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-18-S1-Q34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362480v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel alternative to classify tissues from T 1 and T 2 relaxation times for prostate MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Zavala Bojorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.777-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-016-0562-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiautomatic detection of myocardial contours in order to investigate normal values of the left ventricular trabeculated mass using MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">What are normal relaxation times of tissues at 3Tesla?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Zavala Bojorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Marcadet</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Acquitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2016.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.25113⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01362090v1</w:t>
+                <w:t xml:space="preserve">hal-01362480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProstateAnalyzer: web-based medical application for the management of prostate cancer using multiparametric MR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics for Health and Social Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (3), pp.286-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/17538157.2015.1008488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic Function's Adaptation in Response to Exercise-Induced Stress Assessing by 1.5T MRI : A Pilot Study in Healthy Volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Collart</w:t>
+                <w:t xml:space="preserve">Semiautomatic detection of myocardial contours in order to investigate normal values of the left ventricular trabeculated mass using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marcadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.1398-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362479v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of XML in Medical Imaging Web-Based Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aortic Function's Adaptation in Response to Exercise-Induced Stress Assessing by 1.5T MRI : A Pilot Study in Healthy Volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bal-Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mata</w:t>
+                <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oliver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lalande</w:t>
+                <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Walker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Collart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400323v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORAL AB II QUICK FIRE BASIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (suppl 1), pp.i10-i13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjci/jew180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Flow Measurement by 4D Flow Magnetic Resonance Imaging and by Particles Image Velocimetry on Phantom of Abdominal Aortic Aneurysm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yufei Wang</w:t>
+                <w:t xml:space="preserve">On the Use of XML in Medical Imaging Web-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Joannic</w:t>
+                <w:t xml:space="preserve">A. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juillion Patrick</w:t>
+                <w:t xml:space="preserve">P. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keromnes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Martí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JSM Vascular Medicine and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463873v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trabeculated mass in patient with non compaction: do we need criteria reappraisal?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Flow Measurement by 4D Flow Magnetic Resonance Imaging and by Particles Image Velocimetry on Phantom of Abdominal Aortic Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juillion Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnet Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> JSM Vascular Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.1008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611498v1</w:t>
+                <w:t xml:space="preserve">hal-01463873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of trabeculated mass in patient with non compaction: do we need criteria reappraisal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (S1), pp.P274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-18-S1-P274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235953v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-Ventricle Segmentation of SPECT Images of Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredy Pinheiro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2422263⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174039v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the strain field of abdominal aortic aneurysm measured by magnetic resonance imaging and stereovision: a feasibility study for prediction of the risk of rupture of aortic abdominal aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Joannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juillion Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Fragmented QRS and No-Reflow, Infarct Size, and Peri-Infarct Zone Assessed Using Cardiac Magnetic Resonance in Patients With Myocardial Infarction.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chevallier</w:t>
+                <w:t xml:space="preserve">Left-Ventricle Segmentation of SPECT Images of Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Angue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fredy Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cjca.2013.11.026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2422263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00946874v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated PET/MRI in preclinical studies State of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Brunotte</w:t>
+                <w:t xml:space="preserve">Relationship Between Fragmented QRS and No-Reflow, Infarct Size, and Peri-Infarct Zone Assessed Using Cardiac Magnetic Resonance in Patients With Myocardial Infarction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haas Hein</w:t>
+                <w:t xml:space="preserve">Marion Angue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+                <w:t xml:space="preserve">Aurelie Gudjoncik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">tijdschrift voor nucleaire geneeskunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.204-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjca.2013.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953753v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adapted optical flow algorithm for robust quantification of cardiac wall motion from standard cine-MR examinations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Integrated PET/MRI in preclinical studies State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haas Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-10</w:t>
+              <w:t xml:space="preserve">tijdschrift voor nucleaire geneeskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.1144-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726945v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An adapted optical flow algorithm for robust quantification of cardiac wall motion from standard cine-MR examinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Michael P.M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2201737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00726197v1</w:t>
+                <w:t xml:space="preserve">hal-00726945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D segmentation of abdominal aorta from CT-scan and MR images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (8), pp.1651-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2201737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726535v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adapted optical flow algorithm for robust quantification of cardiac wall motion from standard cine-MR examinations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">3D segmentation of abdominal aorta from CT-scan and MR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony A. Duquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.294-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931163v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic evaluation of the Valsalva sinuses from cine-MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An adapted optical flow algorithm for robust quantification of cardiac wall motion from standard cine-MR examinations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Voisin</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10334-011-0283-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.859-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITB.2012.2204893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00762041v1</w:t>
+                <w:t xml:space="preserve">hal-00931163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic evaluation of the Valsalva sinuses from cine-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeusz Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (6), http://dx.doi.org/10.1007/s10334-011-0283-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-011-0283-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the local aortic stiffness by a non-invasive bioelectrical impedance technique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic evaluation of the Valsalva sinuses from cine-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Collette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau</w:t>
+                <w:t xml:space="preserve">Yvon Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (6), pp.359-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-011-0283-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762054v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age and sex on aortic distensibility assessed by MRI in healthy subjects</w:t>
+                <w:t xml:space="preserve">Measurement of the local aortic stiffness by a non-invasive bioelectrical impedance technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Bay Bourennane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Willoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp.431-439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785371v1</w:t>
+                <w:t xml:space="preserve">hal-00762054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of microvascular damage determined by cardiac magnetic resonance in non ST-segment elevation myocardial infarction: comparison between first-pass and late gadolinium-enhanced images.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of age and sex on aortic distensibility assessed by MRI in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Zeller</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Beer</w:t>
+                <w:t xml:space="preserve">El-Bay Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (11), pp.725-32. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (2), pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/RLI.0b013e3181e6f45c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930902v1</w:t>
+                <w:t xml:space="preserve">hal-00785371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major prognostic impact of persistent microvascular obstruction as assessed by contrast-enhanced cardiac magnetic resonance in reperfused acute myocardial infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Prognostic value of microvascular damage determined by cardiac magnetic resonance in non ST-segment elevation myocardial infarction: comparison between first-pass and late gadolinium-enhanced images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.725-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLI.0b013e3181e6f45c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-009-1395-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00787362v1</w:t>
+                <w:t xml:space="preserve">hal-00930902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of Cardiac Magnetic Resonance to assess association between admission hyperglycemia and myocardial damage in patients with reperfused ST-segment elevation myocardial infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Major prognostic impact of persistent microvascular obstruction as assessed by contrast-enhanced cardiac magnetic resonance in reperfused acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Walker</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (9), pp.2117-2126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-009-1395-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1532-429X-10-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00787751v1</w:t>
+                <w:t xml:space="preserve">hal-00787362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance and Pulse Wave Velocity Assessed by MRI Detect Early Aortic Impairment in Young Patients With Mutation of the Smooth Muscle Myosin Heavy Chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Utility of Cardiac Magnetic Resonance to assess association between admission hyperglycemia and myocardial damage in patients with reperfused ST-segment elevation myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787375v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the extent of dielayed-enhancement cardiac magnetic resonance imaging with and without phase-sensitive reconstruction at 3.0 T</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Compliance and Pulse Wave Velocity Assessed by MRI Detect Early Aortic Impairment in Young Patients With Mutation of the Smooth Muscle Myosin Heavy Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.rli.0000263184.19773.aa⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5), pp.1180-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787758v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in myosin heavy chain 11 cause a syndrome associating thoracic aortic aneurysm/aortic dissection and patent ductus arteriosus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin Zhu</w:t>
+                <w:t xml:space="preserve">Comparison of the extent of dielayed-enhancement cardiac magnetic resonance imaging with and without phase-sensitive reconstruction at 3.0 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Vranckx</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Christophe Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boisset</w:t>
+                <w:t xml:space="preserve">Renaud Ciappuccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.343-349. </w:t>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (6), pp.372-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng1721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.rli.0000263184.19773.aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022553v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of familial thoracic aortic aneurysm dissection with patent ductus arteriosus to 16p12-p13</w:t>
+                <w:t xml:space="preserve">Mutations in myosin heavy chain 11 cause a syndrome associating thoracic aortic aneurysm/aortic dissection and patent ductus arteriosus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Khau van Kien</w:t>
+                <w:t xml:space="preserve">Limin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Roger Vranckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Betard</w:t>
+                <w:t xml:space="preserve">Nicolas Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 112, pp.200-206. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.343-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.104.506345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng1721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016613v1</w:t>
+                <w:t xml:space="preserve">hal-00022553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of visual analysis of first-pass contrast-enhanced MRI in reperfused myocardial infarction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of familial thoracic aortic aneurysm dissection with patent ductus arteriosus to 16p12-p13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Comte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">P. Khau van Kien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112, pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.104.506345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821302v1</w:t>
+                <w:t xml:space="preserve">hal-00016613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fuzzy classification of the washout curves from magnetic resonance first-pass perfusion Imaging after myocardial infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Role of visual analysis of first-pass contrast-enhanced MRI in reperfused myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (12), pp.1199-1205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788189v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of variation in delivered dose in diagnostic and therapeutic cerebral angiography</w:t>
+                <w:t xml:space="preserve">Automatic fuzzy classification of the washout curves from magnetic resonance first-pass perfusion Imaging after myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Martin</w:t>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge-Ludwig Aho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Jean-Eric Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (5), pp.379-383. </w:t>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (8), pp.545-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0150-9861(04)97020-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.rli.0000170448.31487.1b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788259v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of NAA T2 and ADC(w) in ischaemic stroke patients: H-1 MRS imaging and diffusion-weighted MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Analysis of variation in delivered dose in diagnostic and therapeutic cerebral angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge-Ludwig Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2004.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (5), pp.379-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0150-9861(04)97020-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788191v1</w:t>
+                <w:t xml:space="preserve">hal-00788259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realignment of myocardial first-pass MR perfusion images using an automatic detection of the heart-lung interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Time course of NAA T2 and ADC(w) in ischaemic stroke patients: H-1 MRS imaging and diffusion-weighted MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 220 (1-2), pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2004.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2004.01.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00788237v1</w:t>
+                <w:t xml:space="preserve">hal-00788191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial thoracic aortic aneurysm/dissection with patent ductus arteriosus: genetic arguments for a particular pathophysiological entity.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realignment of myocardial first-pass MR perfusion images using an automatic detection of the heart-lung interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge-Ludwig Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12 (3), pp.173-180. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (7), pp.1001-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2004.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839573v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left ventricular ejection fraction calculation from automatically selected and processed diastolic and systolic frames in short-axis cine-MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+                <w:t xml:space="preserve">Familial thoracic aortic aneurysm/dissection with patent ductus arteriosus: genetic arguments for a particular pathophysiological entity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/JCMR-200036143⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (3), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788202v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of myocardial damage assessed by contrast-enhanced MRI is a major determinant of N-BNP concentration after myocardial infarction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Left ventricular ejection fraction calculation from automatically selected and processed diastolic and systolic frames in short-axis cine-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (4), pp.817-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/JCMR-200036143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejheart.2003.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00788257v1</w:t>
+                <w:t xml:space="preserve">hal-00788202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual estimation of the global myocardial extent of hyperenhancement on delayed contrast-enhanced MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Legrand</w:t>
+                <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITBM RBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, 25, pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-004-2483-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00788234v1</w:t>
+                <w:t xml:space="preserve">hal-01584014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Rousseau</w:t>
+                <w:t xml:space="preserve">The extent of myocardial damage assessed by contrast-enhanced MRI is a major determinant of N-BNP concentration after myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Robert-Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITBM RBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (5), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejheart.2003.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01584014v1</w:t>
+                <w:t xml:space="preserve">hal-00788257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule alteration is an early cellular reaction to the metabolic challenge in ischemic cardiomyocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Visual estimation of the global myocardial extent of hyperenhancement on delayed contrast-enhanced MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bes</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/b:mcbi.0000012840.67616.cc⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (12), pp.2182-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-004-2483-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839570v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramural neovascularization and haemorrhages are major long-term effects of intravascular gamma-radiation after stenting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microtubule alteration is an early cellular reaction to the metabolic challenge in ischemic cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Busseuil</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cindy Tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Barillot</w:t>
+                <w:t xml:space="preserve">Sandrine Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 79 (10), pp.787-792. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 258 (1-2), pp.99-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553000310001610970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/b:mcbi.0000012840.67616.cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839572v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging early after acute myocardial infarction. A visual analysis of myocardial perfusion based on a 17 segment model.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Intramural neovascularization and haemorrhages are major long-term effects of intravascular gamma-radiation after stenting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Busseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-3928(02)00184-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 79 (10), pp.787-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553000310001610970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788264v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic determination of aortic compliance with cine-magnetic resonance imaging - An application of fuzzy logic theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic resonance imaging early after acute myocardial infarction. A visual analysis of myocardial perfusion based on a 17 segment model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Robert-Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-3928(02)00184-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.RLI.0000035236.69975.2A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789115v1</w:t>
+                <w:t xml:space="preserve">hal-00788264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie par résonance magnétique du myocarde avec des agents de contraste extracellulaires à base de gadolinium.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+                <w:t xml:space="preserve">Automatic determination of aortic compliance with cine-magnetic resonance imaging - An application of fuzzy logic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lisa Richard</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (12), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.RLI.0000035236.69975.2A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840303v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-variate analysis predicts clinical outcome 30 days after middle cerebral artery infarction.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Guy</w:t>
+                <w:t xml:space="preserve">L'imagerie par résonance magnétique du myocarde avec des agents de contraste extracellulaires à base de gadolinium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe d'Athis</w:t>
+                <w:t xml:space="preserve">K. Rezaizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Billiar</w:t>
+                <w:t xml:space="preserve">Lisa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Scandinavica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (12), pp.723-732</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00840284v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The best of non-invasive cardiac imaging in 1999.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-variate analysis predicts clinical outcome 30 days after middle cerebral artery infarction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Michael P.M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Athis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Billiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neurologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 102 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0404.2000.102001011.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840276v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral metabolism after transient ischemic attack. A 1H MR spectroscopy study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The best of non-invasive cardiac imaging in 1999.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 21 (6), pp.563-565</w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 93 (1), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789779v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications de l'IRM cardiaque.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cerebral metabolism after transient ischemic attack. A 1H MR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardioscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 72, pp.271-277</w:t>
+              <w:t xml:space="preserve">Neurological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (6), pp.563-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840289v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indications de l'IRM cardiaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ressencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dranssart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cardioscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 72, pp.271-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MR imaging of the heart in patients after myocardial infarction: Effect of increasing intersection gap on measurements of left ventricular volume, ejection fraction, and wall thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Touzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ressencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 213 (2), pp.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach for the segmentation of myocardial diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards Breast Cancer Recurrence Prediction Using Transformer-Based Learning from Global–Local Radiomics and Clinical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mursil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412793⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence and Imaging for Diagnostic and Treatment Challenges in Breast Care (Deep-Breath 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.113-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-05559-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527442v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Infarction Segmentation From Late Gadolinium Enhancement MRI By Neural Networks and Prior Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MM + CD Fusion: Deep Learning-based 3D Multi-Modal Fusion for Early Pathological Complete Response Prediction in Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewele Tareke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neree Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206759⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence and Imaging for Diagnostic and Treatment Challenges in Breast Care (Deep-Breath 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.134-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-05559-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119212v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo calibration of non-overlapping field of view heterogeneous cameras for calibrating surgical microscope with external tracking camera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Leveraging MRI Radiomics and Machine Learning for Accurate Differentiation of Triple-Negative Breast Cancer Subtype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqeen Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewele Tareke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Congress and Exhibition on Computer-Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 38th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Madrid, France. pp.922-928, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS65348.2025.00185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202907v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D deep learning approach based on Shape Prior for automatic segmentation of myocardial diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anis Sakly</w:t>
+                <w:t xml:space="preserve">Deep Learning-Driven Radiomic Feature Extraction for Predicting Complete Pathological Response to Neoadjuvant Chemotherapy in Breast Cancer from 18 F-Fluorodeoxyglucose Positron Emission Tomography/Computed Tomography Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewele Tareke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neree Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286640⟩</w:t>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11253253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119206v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MRI Segmentation with Strong Anatomical Guarantees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Automated Radiomics Analysis from Multi-Modal Image Segmentation for Predicting Triple Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewele Tareke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neree Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqeen Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2019, 22nd International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32245-8_70⟩</w:t>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318818v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D landmark detection for augmented reality based otologic procedures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A deep learning approach for the segmentation of myocardial diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, France. pp.4544-4551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275729v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Generative Model-Driven Multimodal Prostate Segmentation in Radiotherapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Myocardial Infarction Segmentation From Late Gadolinium Enhancement MRI By Neural Networks and Prior Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Artificial Intelligence in Radiation Therapy : AIRT 2019, held in Conjunction with MICCAI 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32486-5_15⟩</w:t>
+              <w:t xml:space="preserve">2020 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470507v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Augmented Reality for Ear Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Stereo calibration of non-overlapping field of view heterogeneous cameras for calibrating surgical microscope with external tracking camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raabid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guigou</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2018: Medical Image Computing and Computer Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Congress and Exhibition on Computer-Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308091v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Integrating Texture and Shape A Priori Applied to Cardiac MR Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">A 3D deep learning approach based on Shape Prior for automatic segmentation of myocardial diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515919v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of in-vitro strain measurement by Magnetic Resonance Imaging of realistic abdominal aortic aneurism phantom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lalande</w:t>
+                <w:t xml:space="preserve">Cardiac MRI Segmentation with Strong Anatomical Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Painchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Skandarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Judge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO CMR 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2019, 22nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32245-8_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463882v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal cardiac adrenergic neuron activity assessed by I-123-MIBG is an early marker of cardiac dysfunction in doxorubicin-induced cardiomyopathy in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D landmark detection for augmented reality based otologic procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surgetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477976v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective orifice area assessment in BI-leaflet mechanical valves by MRI,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Generative Model-Driven Multimodal Prostate Segmentation in Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Créhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Michael Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Biomechanic congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Workshop on Artificial Intelligence in Radiation Therapy : AIRT 2019, held in Conjunction with MICCAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.119-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32486-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463885v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of aortic in-vitro strain measurement by Magnetic Resonance Imaging with realistic abdominal aortic aneurism phantom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Monnet</w:t>
+                <w:t xml:space="preserve">Real-Time Augmented Reality for Ear Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raabid Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EURO CMR 2016, At FIRENZE (ITALIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2018: Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.324-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00937-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418205v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal image fusion for small animal studies in in-line PET /3T MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Segmentation Integrating Texture and Shape A Priori Applied to Cardiac MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">RITS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154973v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of compacted and non compacted left ventricular mass with a semi-automatic method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+                <w:t xml:space="preserve">Abnormal cardiac adrenergic neuron activity assessed by I-123-MIBG is an early marker of cardiac dysfunction in doxorubicin-induced cardiomyopathy in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vrigneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delemasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCMR 18th annual scientific sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1532-429X-17-S1-P55⟩</w:t>
+              <w:t xml:space="preserve">Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Barcelone, Spain. pp.S88-S89 / OP287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-016-3484-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203538v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCprocessing: a software to determine non-compacted and compacted masses from MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Validation of in-vitro strain measurement by Magnetic Resonance Imaging of realistic abdominal aortic aneurism phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURO CMR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, FLORENCE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204562v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison between MRI and stereovision/PIV measurements for diagnosis of aorta pathologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Effective orifice area assessment in BI-leaflet mechanical valves by MRI,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBS, Aug 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">European Society of Biomechanic congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184604v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertrophic cardiomyopathy and fibrosis: correlation between late gadolinium enhancement on CMR and speckle tracking imaging using Ultrasound</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of aortic in-vitro strain measurement by Magnetic Resonance Imaging with realistic abdominal aortic aneurism phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCMR 18th annual scientific sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> EURO CMR 2016, At FIRENZE (ITALIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Florence, Italy. pp.Abstract ID 1393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203536v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la mesure des déformations de fantômes de l’aorte à partir d’image obtenues par IRM et stéréovision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Juillion</w:t>
+                <w:t xml:space="preserve">Multi-modal image fusion for small animal studies in in-line PET /3T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiliwi Leake Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès International de Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184606v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal image fusion for small animal studies in in-line PET /3T MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercomparison between MRI and stereovision/PIV measurements for diagnosis of aorta pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBS, Aug 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796638v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of tissues using T1 and T2 relaxation times from prostate MRI: a step toward generation of PET/MR attenuation map</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Segmentation of compacted and non compacted left ventricular mass with a semi-automatic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fagret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCMR 18th annual scientific sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-17-S1-P55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204569v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps toward the generation of PET/MR attenuation map in the case of prostate cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">NCprocessing: a software to determine non-compacted and compacted masses from MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p160-161</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01144521v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic determination of the compacted and non-compacted areas in left ventricular MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Hypertrophic cardiomyopathy and fibrosis: correlation between late gadolinium enhancement on CMR and speckle tracking imaging using Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Cautela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European society of cardiac radiology (ESCR 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCMR 18th annual scientific sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-17-S1-P307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077047v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of the left ventricle from SPECT images of rats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de la mesure des déformations de fantômes de l’aorte à partir d’image obtenues par IRM et stéréovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European society of cardiac radiology (ESCR 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.422</w:t>
+              <w:t xml:space="preserve">17ème Congrès International de Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077057v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular magnetic resonance-derived aortic compliance, distensibility and pulse wave velocity at rest and during a supine bicycle exercise in young adults: A pilot study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">First steps toward the generation of PET/MR attenuation map in the case of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Zavala Bojorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, United States. pp.P171</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p160-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957299v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01144521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatized Evaluation of the Left Ventricular Ejection Fraction from Echocardiographic Images Using Graph Cut</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Automatic classification of tissues using T1 and T2 relaxation times from prostate MRI: a step toward generation of PET/MR attenuation map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Zavala Bojorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Michael P.M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077021v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic elasticity measured by MRI is decreased during exercise in young adults.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-modal image fusion for small animal studies in in-line PET /3T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiliwi Leake Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein De Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medecine (ISMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milano, Italy. pp.3856</w:t>
+              <w:t xml:space="preserve">Actes des Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077064v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutual reference shape based on information theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic segmentation of the left ventricle from SPECT images of rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Havaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing ICIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European society of cardiac radiology (ESCR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081376v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement de l'aorte dans le cadre de pathologie de type anévrisme</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic determination of the compacted and non-compacted areas in left ventricular MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">European society of cardiac radiology (ESCR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184610v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphological tool to extract blood vessels in cross sectional MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Automatized Evaluation of the Left Ventricular Ejection Fraction from Echocardiographic Images Using Graph Cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2013: Image</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831679v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement de l'aorte dans le cadre de pathologie de type anévrisme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aortic elasticity measured by MRI is decreased during exercise in young adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bal-Theoley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean François Fontaine</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM, Maison de la Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. pp.a_U6QG1P58</w:t>
+              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medecine (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milano, Italy. pp.3856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929933v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic evaluation of the peri-infarct area of myocardial infarction from delayed enhancement MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular magnetic resonance-derived aortic compliance, distensibility and pulse wave velocity at rest and during a supine bicycle exercise in young adults: A pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bal-Theoley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.123</w:t>
+              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, United States. pp.P171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787301v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Casta</w:t>
+                <w:t xml:space="preserve">A mutual reference shape based on information theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.887 - 891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787512v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmented QRS complex on a 12-lead ECG in patients with acute myocardial infarction : a MRI study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du comportement de l'aorte dans le cadre de pathologie de type anévrisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII journées européennes de la Société Française de Cardiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. pp.040</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848053v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et métrologie des sinus de Valsalva à partir de ciné-IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">A new morphological tool to extract blood vessels in cross sectional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeusz Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Françaises de Radiologie (JFR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging 2013: Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lake Buena Vista, Florida, United States. pp.86691R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2006637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741821v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and topological classification of images in magnetically guided capsule endoscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Étude du comportement de l'aorte dans le cadre de pathologie de type anévrisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partick Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE - Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Diego, United States. pp.83151A</w:t>
+              <w:t xml:space="preserve">AFM, Maison de la Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. pp.a_U6QG1P58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840577v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation automatique du remodelage ventriculaire gauche à partir d'imagerie multimodale en pré-clinique et clinique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Automatic evaluation of the peri-infarct area of myocardial infarction from delayed enhancement MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanya V. Valindria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Angue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Radiologie (JFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741825v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSTATEANALYZER: GUI ALLOWING THE MANAGEMENT OF EXAMINATIONS OF PROSTATE CANCER</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fragmented QRS complex on a 12-lead ECG in patients with acute myocardial infarction : a MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Angue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnau Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.852</w:t>
+              <w:t xml:space="preserve">XXII journées européennes de la Société Française de Cardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787519v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the evaluation of cardiac function in rats at 7T by using non-local means filtering.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Tremblay</w:t>
+                <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.467</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787312v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the QRS fragmentation and parameters of no-reflow and infarct size in patients with myocardial infarction: a cardiac magnetic resonance study.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Segmentation et métrologie des sinus de Valsalva à partir de ciné-IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Cardiologie, Société Française de Cardiologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.0353</w:t>
+              <w:t xml:space="preserve">Journée Françaises de Radiologie (JFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848055v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+                <w:t xml:space="preserve">Semantic and topological classification of images in magnetically guided capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W. Mewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rennert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Juloski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
+              <w:t xml:space="preserve">SPIE - Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Diego, United States. pp.83151A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908741v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">PROSTATEANALYZER: GUI ALLOWING THE MANAGEMENT OF EXAMINATIONS OF PROSTATE CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnau Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622511v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmented Qrs Complex on a 12-Lead Ecg in Patients With Acute Myocardial Infarction: A MRI Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Evaluation automatique du remodelage ventriculaire gauche à partir d'imagerie multimodale en pré-clinique et clinique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Michael P.M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHA scientific sessions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Orlando, United States. pp.12579</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Radiologie (JFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787540v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse automatiques des sinus de Valsalva à partir de séquences IRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the evaluation of cardiac function in rats at 7T by using non-local means filtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Blanchard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00595284v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+                <w:t xml:space="preserve">Relation between the QRS fragmentation and parameters of no-reflow and infarct size in patients with myocardial infarction: a cardiac magnetic resonance study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Angue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Printemps de la Cardiologie, Société Française de Cardiologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.0353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00773261v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913828v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and Prognostic Impact of Persistent Microvascular Obstruction as Assessed by Cardiac Magnetic Resonance in the Setting of Non ST Segment Elevation Myocardial Infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Walker</w:t>
+                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd Scientific Session of the American-Heart-Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Orlando, United States. pp.S336-S337</w:t>
+              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787363v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Prognostic Impact of Persistent Microvascular Obstruction as Assessed by Contrast-Enhanced Cardiac Magnetic Resonance Imaging in the Setting of Reperfused Myocardial Infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Fragmented Qrs Complex on a 12-Lead Ecg in Patients With Acute Myocardial Infarction: A MRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Angue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Touzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st Annual Scientific Session of the American-Heart-Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.S1059-S1059</w:t>
+              <w:t xml:space="preserve">AHA scientific sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando, United States. pp.12579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787744v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic 4D Blood Flow Representation in the Aorta and Analysis from Cine-MRI in Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Extraction et analyse automatiques des sinus de Valsalva à partir de séquences IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeus Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Conference on Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Durham, NC, United States. pp.375-378</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787760v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00595284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should aortic stiffness be evaluated in thoracic aortic aneurysm/dissection relatives to prevent risks?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+                <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th Annual Scientific Session of the American-Heart-Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788188v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00773261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of vessel wall contours from cine-MRI for aortic compliance determination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+                <w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Conference on Computers in Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787767v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major impact of admission glycemia on myocardial perfusion assessed by magnetic resonance imaging, in patients with acute myocardial infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Incidence and Prognostic Impact of Persistent Microvascular Obstruction as Assessed by Cardiac Magnetic Resonance in the Setting of Non ST Segment Elevation Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th Annual Scientific Session of the American-Heart-Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Dallas, United States. pp.U531-U531</w:t>
+              <w:t xml:space="preserve">82nd Scientific Session of the American-Heart-Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Orlando, United States. pp.S336-S337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788190v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete resolution of ST-segment elevation is associated with severe microvasculatory dysfunction evaluated by magnetic resonance imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Major Prognostic Impact of Persistent Microvascular Obstruction as Assessed by Contrast-Enhanced Cardiac Magnetic Resonance Imaging in the Setting of Reperfused Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Walker</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Congress 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Munich, Germany. pp.42-43</w:t>
+              <w:t xml:space="preserve">81st Annual Scientific Session of the American-Heart-Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.S1059-S1059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788221v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object tracking in medical imaging using a 2D active mesh system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamic 4D Blood Flow Representation in the Aorta and Analysis from Cine-MRI in Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cancun, Mexico. pp.739-742</w:t>
+              <w:t xml:space="preserve">34th Annual Conference on Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Durham, NC, United States. pp.375-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788276v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance image segmentation and heart motion. tracking with an active mesh based system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Should aortic stiffness be evaluated in thoracic aortic aneurysm/dissection relatives to prevent risks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Brunotte</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Khau van Kien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Conference on Computers in Cardiology (CinC 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Memphis, TN, United States. pp.177-180</w:t>
+              <w:t xml:space="preserve">78th Annual Scientific Session of the American-Heart-Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Dallas, United States. pp.U623-U623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789113v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac motion tracking using a deformable 2D-mesh modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of vessel wall contours from cine-MRI for aortic compliance determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Bay Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP 2001)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual Conference on Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.411-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIC.2005.1588124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789741v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fuzzy contouring and parameter extraction of the left ventricle from multi-slice MR Images.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Major impact of admission glycemia on myocardial perfusion assessed by magnetic resonance imaging, in patients with acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France. pp.238-244</w:t>
+              <w:t xml:space="preserve">78th Annual Scientific Session of the American-Heart-Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Dallas, United States. pp.U531-U531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844707v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of cardiac contours on MR images using fuzzy logic and dynamic programming.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Incomplete resolution of ST-segment elevation is associated with severe microvasculatory dysfunction evaluated by magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA Annual Fall Symposium. AMIA Fall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, United States. pp.474-478</w:t>
+              <w:t xml:space="preserve">ESC Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Munich, Germany. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789795v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fuzzy techniques for the automatic identification of left ventricle contours from multi-slice short axis MR Imaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Object tracking in medical imaging using a 2D active mesh system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lautissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Lund, Sweden. pp.149-152</w:t>
+              <w:t xml:space="preserve">25th Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cancun, Mexico. pp.739-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844702v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breath-hold cine MR determination of left ventricular ejection fraction in post-myocardial infarction patients.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic resonance image segmentation and heart motion. tracking with an active mesh based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Touzery</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Pragues, Czech Republic. pp.135</w:t>
+              <w:t xml:space="preserve">29th Annual Conference on Computers in Cardiology (CinC 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Memphis, TN, United States. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842457v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cardiac motion tracking using a deformable 2D-mesh modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Desserée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, THESSALONIKI, Greece. pp.869-872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic fuzzy contouring and parameter extraction of the left ventricle from multi-slice MR Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Michael P.M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France. pp.238-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of cardiac contours on MR images using fuzzy logic and dynamic programming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMIA Annual Fall Symposium. AMIA Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, United States. pp.474-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of fuzzy techniques for the automatic identification of left ventricle contours from multi-slice short axis MR Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Lund, Sweden. pp.149-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breath-hold cine MR determination of left ventricular ejection fraction in post-myocardial infarction patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Pragues, Czech Republic. pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A fuzzy automaton to detect and quantify artery lesions from arteriograms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Spain. pp.1481-1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22563,91 +23354,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRM cardio-vasculaire. Des séquences d'acquisition aux paramètres physiologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Académiques Francophones, pp.280, 2013, 978-3-8416-2055-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22657,643 +23448,643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-atlas Segmentation of the Aorta from 4D Flow MRI: Comparison of Several Fusion Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Marin-Castrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. Multi-Disease, Multi-View, and Multi-Center Right Ventricular Segmentation in Cardiac MRI Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13131, Springer International Publishing, pp.3-11, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93722-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation-Free Estimation of Aortic Diameters from MRI Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aguerreberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmer Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. M&amp;Ms and EMIDEC Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12592, Springer International Publishing, pp.166-174, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68107-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Myocardial Infarction Evaluation from Delayed-Enhancement Cardiac MRI Using Deep Convolutional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kibrom Berihu Girum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Skandarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raabid Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bozorg Grayeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Créhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. M&amp;Ms and EMIDEC Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12592, Springer International Publishing, pp.378-384, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68107-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D Deep Learning for Myocardial Diseases Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Qayyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart. M&amp;Ms and EMIDEC Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12592, Springer International Publishing, pp.359-368, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68107-4_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cardiac structure segmentation in cine magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste; Wiley, pp.171-215, 2015, 978-1-84821-235-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23303,905 +24094,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutual reference shape for segmentation fusion and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Infarction Quantification From Late Gadolinium Enhancement MRI Using Top-hat Transforms and Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decourselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-PET Registration with Automated Algorithm in Pre-clinical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael L. Baisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigmoid function based intensity transformation for parameter initialization in MRI-PET Registration Tool for Preclinical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiliwi Leake Kidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GridNet with automatic shape prior registration for automatic MRI cardiac segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Zotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiming Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated labelling of medical images: benefits of a collaborative work in the evaluation of prostate cancer in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved estimation of the left ventricular ejection fraction using a combination of independent automated segmentation results in cardiovascular magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a mutual reference shape based on information theory and active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24211,105 +25002,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRM cardio-vasculaire, des séquences d'acquisition aux paramètres physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie. Université de Bourgogne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00726186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId649"/>
+      <w:footerReference w:type="default" r:id="rId673"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24456,51 +25247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Omnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Muselier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12116-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil-Cassien Bamd&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goueffic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Blitti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Die Loucou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2024.09.017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05264425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianning Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pepe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gsaxner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2024-0396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessi&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geronzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3287680" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978154v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00919-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1125931" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Shah Mohammad Motiur Rahman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349442v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocia Agbalessi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hayase" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-023-00677-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Weldebirhan Arega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102773" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salomon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.102014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03971096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joannic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grieve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211771" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixi Shi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cottin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.754609" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Afilalo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.11.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raabid Hussain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000003437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000003441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lairet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leclercq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guenancia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.10.330" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillemin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecesne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.392" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14070212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Morgant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin-Castrillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Laubriet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256278" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605707v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tisserand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lairet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204677" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom Berihu Girum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83955-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel de la Rosa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14080249" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qayyum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3060497" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenancia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.411" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02231-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trouilloud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002829" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouchot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00829-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02240-w" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63839-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.104097" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/ryai.2020200021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02223-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119218v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morgant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.033" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisserand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaa El Din" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.195" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140461v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Zavala Bojorquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael P.M. Walker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211944" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02340216v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Nasser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rashwan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Pandey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2940418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612068v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Luo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2865450" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02406757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2019.2954003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670549v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mit&#233;ran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.09.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01862746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000001922" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115412v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcadet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-018-0489-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pommier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guenancia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tisserand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leclercq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaa El Din" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy563.P4522" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01928822v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quivrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessieres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Pierrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brachy.2018.07.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712183v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq," TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiliwi Leake Kidane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zavala Bojorquez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1797-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988701v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juillion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delassus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038743" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627049v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kruk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sliwa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bernier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.03.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SPVHB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tricot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chagnon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-017-0236-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577247v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boucher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sliwa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2017.06.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehx501.P552" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Miquerol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-18-S1-Q34" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362480v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Acquitter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2016.08.021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362477v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Walker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0562-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362090v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25113" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPZ27JHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433676v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Walker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Oliver" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538157.2015.1008488" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoleyre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157704" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400323v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mata" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliver" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.10.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612125v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delassus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew180" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463873v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joannic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillion Patrick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnet Aur&#233;lien" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-18-S1-P274" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174039v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Pinheiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2422263" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115789v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.01.017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M89G7CT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946874v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lorgis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gudjoncik" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2013.11.026" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8MDQFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953753v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haas Hein" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legrand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726535v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Duquette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931163v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2012.2204893" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762041v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Voisin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-011-0283-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MT5QP97W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622898v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762054v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785371v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2009.07.001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02F8PH5G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930902v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Zeller" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e3181e6f45c" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787362v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1395-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZTGLBK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787751v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L'Huillier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-10-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787375v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21565" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787758v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boichot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000263184.19773.aa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022553v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zhu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vranckx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1721" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016613v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khau van Kien" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Betard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.506345" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821302v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788189v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wolf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000170448.31487.1b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788259v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Ludwig Aho" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0150-9861(04)97020-4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788191v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Giroud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2004.01.012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J1XRN8M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788237v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.01.058" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30G7PQF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839573v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201119" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788202v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JCMR-200036143" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788257v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Robert-Valla" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejheart.2003.11.012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RD20R4ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788234v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-004-2483-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HG2VX6T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839570v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Tisser" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:mcbi.0000012840.67616.cc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5KFCW2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839572v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Busseuil" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barillot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610970" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788264v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzery" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3928(02)00184-1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GFWGZG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789115v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.RLI.0000035236.69975.2A" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840303v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezaizadeh" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840284v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemesle" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Guy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Athis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billiar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0404.2000.102001011.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-048S6JJ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840276v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789779v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840289v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ressencourt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dranssart" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789783v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527442v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Brahim" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412793" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119212v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206759" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202907v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119206v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286640" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275729v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470507v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32486-5_15" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308091v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_38" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01515919v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463882v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juillion" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477976v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vrigneaud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delemasure" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-016-3484-4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463885v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Evin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fontaine" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01418205v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154973v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Haas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Camacho" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203538v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fagret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P55" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204562v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Puech" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184604v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203536v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P307" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184606v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796638v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein De Haas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204569v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144521v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077047v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Habib" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077057v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Havaei" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957299v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoley" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077021v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077064v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184610v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joannic" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delassus" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Fontaine" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831679v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006637" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929933v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Delassus" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787301v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya V. Valindria" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848053v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Richard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741821v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840577v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Mewes" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rennert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Juloski" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelopoulou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741825v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787519v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesur" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848055v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787540v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595284v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeus Sliwa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787363v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787744v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787760v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788188v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787767v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2005.1588124" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788190v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788221v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzales" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788276v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lautissier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789113v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789741v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desser&#233;e" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844707v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789795v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844702v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842457v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844701v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871301v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610486v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bernard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612026v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aguerreberry" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel de La Rosa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68107-4_17" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610667v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68107-4_39" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527448v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68107-4_37" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251028v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02141882v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793443v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael L. Baisa" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818976v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793441v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793436v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726186v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2026.109573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camil-Cassien Bamd&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goueffic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Blitti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Die Loucou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2024.09.017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Omnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Muselier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12116-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05264425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianning Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pepe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gsaxner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2024-0396" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessi&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120564" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geronzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3287680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978154v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00919-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1125931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Shah Mohammad Motiur Rahman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349442v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocia Agbalessi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hayase" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-023-00677-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Weldebirhan Arega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102773" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03971096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joannic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Monnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grieve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211771" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salomon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.102014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixi Shi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cottin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.754609" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Skandarani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Afilalo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2021.11.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raabid Hussain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg Grayeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000003437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000003441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pommier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lairet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leclercq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guenancia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.10.330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Morgant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marin-Castrillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Laubriet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256278" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11030358" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14070212" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Presles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecesne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605707v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leclercq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tisserand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lairet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10204677" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom Berihu Girum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83955-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel de la Rosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14080249" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brahim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qayyum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.02.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3060497" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenancia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.411" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63839-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02240-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-020-00829-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouchot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.09.316" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02231-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trouilloud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000002829" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Painchaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Judge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2020.3003240" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.104097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/ryai.2020200021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119211v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02223-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Morgant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisserand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaa El Din" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.195" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Zavala Bojorquez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael P.M. Walker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunotte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211944" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02340216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Nasser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rashwan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Pandey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2940418" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Luo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2865450" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02406757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2019.2954003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01862746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000001922" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mit&#233;ran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.09.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115412v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcadet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-018-0489-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pommier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guenancia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tisserand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leclercq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaa El Din" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy563.P4522" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01928822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quivrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bessieres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Pierrat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brachy.2018.07.017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.087" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2837502" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq," TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiliwi Leake Kidane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zavala Bojorquez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vrigneaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-018-1797-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juillion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delassus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038743" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kruk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sliwa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CZVJ9L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehx501.P552" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bernier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2017.03.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1SPVHB7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tricot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dumont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chagnon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-017-0236-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blanchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boucher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sliwa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2017.06.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Miquerol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-18-S1-Q34" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362477v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Walker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0562-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362480v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Acquitter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2016.08.021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433676v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mata" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Walker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Oliver" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17538157.2015.1008488" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362090v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25113" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPZ27JHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoleyre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157704" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delassus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew180" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400323v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mata" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliver" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.10.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463873v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joannic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juillion Patrick" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keromnes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnet Aur&#233;lien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-18-S1-P274" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115789v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.01.017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M89G7CT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174039v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Pinheiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2422263" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946874v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lorgis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevallier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gudjoncik" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2013.11.026" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8MDQFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953753v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haas Hein" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726945v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726535v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Duquette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931163v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2012.2204893" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Voisin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-011-0283-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MT5QP97W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762041v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762054v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785371v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Rose" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2009.07.001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02F8PH5G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930902v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Zeller" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e3181e6f45c" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787362v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-009-1395-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZTGLBK1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787751v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L'Huillier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-10-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787375v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Khau van Kien" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21565" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787758v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boichot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000263184.19773.aa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022553v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Zhu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vranckx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boisset" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1721" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016613v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khau van Kien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Betard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.104.506345" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821302v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Wolf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000170448.31487.1b" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788259v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Ludwig Aho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0150-9861(04)97020-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788191v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Giroud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2004.01.012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J1XRN8M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788237v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.01.058" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D30G7PQF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839573v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salve" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201119" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788202v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JCMR-200036143" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788257v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Robert-Valla" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejheart.2003.11.012" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RD20R4ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788234v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-004-2483-1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HG2VX6T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839570v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Tisser" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:mcbi.0000012840.67616.cc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5KFCW2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839572v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Busseuil" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553000310001610970" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788264v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzery" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3928(02)00184-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GFWGZG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789115v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.RLI.0000035236.69975.2A" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840303v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezaizadeh" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemesle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Guy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Athis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billiar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0404.2000.102001011.x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-048S6JJ5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840276v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789779v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840289v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ressencourt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dranssart" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789783v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573473v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Khalid" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mursil" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Faye" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05559-0_12" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573481v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewele Tareke" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neree Payan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05559-0_14" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573503v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqeen Ali" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gregori" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00185" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573501v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253253" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573496v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252611" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527442v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Brahim" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412793" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206759" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202907v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanis" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119206v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286640" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02318818v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32245-8_70" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275729v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470507v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michael Walker" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32486-5_15" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308091v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_38" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01515919v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477976v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vrigneaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delemasure" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-016-3484-4" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463882v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juillion" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463885v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Evin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fontaine" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01418205v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154973v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Haas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Camacho" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184604v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203538v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fagret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P55" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204562v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Puech" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203536v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cautela" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-17-S1-P307" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184606v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01144521v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204569v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796638v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein De Haas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077057v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Havaei" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077047v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Habib" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077064v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoley" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957299v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184610v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joannic" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delassus" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Fontaine" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831679v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006637" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929933v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partick Delassus" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787301v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya V. Valindria" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848053v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Richard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741821v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840577v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Mewes" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rennert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Juloski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelopoulou" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787519v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741825v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787312v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lepage" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesur" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848055v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787540v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595284v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeus Sliwa" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787363v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787744v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787760v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788188v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787767v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2005.1588124" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788190v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788221v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzales" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788276v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lautissier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789113v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789741v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desser&#233;e" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844707v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789795v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844702v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842457v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844701v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871301v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610486v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bernard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612026v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aguerreberry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel de La Rosa" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68107-4_17" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610667v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68107-4_39" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527448v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68107-4_37" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251028v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02141882v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793443v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael L. Baisa" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818976v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793441v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793436v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726186v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>