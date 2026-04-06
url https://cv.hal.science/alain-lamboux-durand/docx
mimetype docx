--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1417,213 +1417,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie multimodale pour l’analyse d’usage d’une application à distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lamboux-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Yvart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.29-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307674v1</w:t>
+                <w:t xml:space="preserve">hal-05468533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual conference proceedings: prospects for scientific publication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie multimodale pour l’analyse d’usage d’une application à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lamboux-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Willy Yvart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (2 / 2023), pp.53-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36105/stx.2025n15.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05468533v1</w:t>
+                <w:t xml:space="preserve">hal-05307674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garder trace, rendre compte d’une oeuvre d’art vivant transmédiatique: une approche diégétique des dispositifs de prélèvement et de médiation</w:t>
               </w:r>
@@ -2273,217 +2273,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t>
+                <w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laubin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t>
+              <w:t xml:space="preserve">Hypertextes et Hypermédias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491234v1</w:t>
+                <w:t xml:space="preserve">hal-00526512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t>
+                <w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Huart</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertextes et Hypermédias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t>
+              <w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526512v1</w:t>
+                <w:t xml:space="preserve">hal-00491234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3598,51 +3598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/773e-by60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;dakouale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.09" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.51-73" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05411825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Lemaallem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Chebbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/773e-by60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;dakouale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.09" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.51-73" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05411825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Lemaallem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Chebbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>