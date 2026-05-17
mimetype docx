--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -2273,217 +2273,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t>
+                <w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Huart</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertextes et Hypermédias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t>
+              <w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526512v1</w:t>
+                <w:t xml:space="preserve">hal-00491234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t>
+                <w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laubin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t>
+              <w:t xml:space="preserve">Hypertextes et Hypermédias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491234v1</w:t>
+                <w:t xml:space="preserve">hal-00526512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3598,51 +3598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/773e-by60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;dakouale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.09" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.51-73" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05411825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Lemaallem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Chebbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez Bueno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac136" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/773e-by60" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e9qb-ds97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ma&#239;dakouale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468533v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2025n15.03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.09" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.51-73" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Smolczewska Tona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ibanez-Bueno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161909v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05411825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Lemaallem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#238;da Chebbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>