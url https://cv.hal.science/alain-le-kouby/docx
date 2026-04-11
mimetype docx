--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -66,189 +66,323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to “Impact of tunnelling on piles in Parisian subsoil: dataset of in-situ measurements in the ground and on three instrumented piles” [Data in Brief 47 (2023) 108971]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Branque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.112590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Full scale study of pile response to EPBS tunnelling on a Grand Paris Express site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.104492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tust.2022.104492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -258,1123 +392,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrans d'étanchéité dans les levées de la Loire : retour d'expérience sur 10 ans de « deep soil mixing »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Patouillard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Digues 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrae, Mar 2024, Aix-en-Provence, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10630672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du creusement au tunnelier sur les fondations profondes : comparaison entre cordes vibrantes et fibres optiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude des interactions sol-atmosphère sur la digue de Montlouis sur loire (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agathe Michalski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Khiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France. 8 p., graph., photos, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719814v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des inclusions de sol dans la matrice Deep Soil Mixing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719836v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions sol-atmosphère sur la digue de Montlouis sur loire (37)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact des inclusions de sol dans la matrice Deep Soil Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Amrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France. 8 p., graph., photos, bibliogr</w:t>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719823v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du creusement au tunnelier sur les fondations profondes : comparaison entre cordes vibrantes et fibres optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Kouby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719857v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur les renforcements des levées de Loire en « deep soil mixing »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA - CFBR, Mar 2019, Aix en Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2535510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation des fondations d'une éolienne - cas des inclusions rigides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.561-568</w:t>
+              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520318v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation des fondations d'une éolienne - cas des inclusions rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Haza-Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratien Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
+              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.561-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520382v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'un pieu isolé soumis à un chargement cyclique horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ICSMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Alexandria, Égypte. pp.1217-1220, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-1217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1521,51 +1655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Patouillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gervais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10630672" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Myriam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khiat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04479457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2535510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza-Rozier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duprez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-1217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Patouillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gervais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10630672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saleh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Myriam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04479457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2535510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza-Rozier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duprez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-1217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>