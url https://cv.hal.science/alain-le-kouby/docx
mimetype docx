--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -366,1149 +366,1603 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrans d'étanchéité dans les levées de la Loire : retour d'expérience sur 10 ans de « deep soil mixing »</w:t>
+                <w:t xml:space="preserve">Effet de creusement au tunnelier : Cas de la nouvelle ligne de métro de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Patouillard</w:t>
+                <w:t xml:space="preserve">Abdelilah Errahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Digues 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Journées Nationales de Géotechnique et de Géologie de l’Ingénieur (JNGG2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536059v1</w:t>
+                <w:t xml:space="preserve">hal-05590312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions sol-atmosphère sur la digue de Montlouis sur loire (37)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un essai de convergence pour simuler l'action d'un tunnelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rispal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Minatchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France. 8 p., graph., photos, bibliogr</w:t>
+              <w:t xml:space="preserve">13èmes journées nationales de géotechnique et de géologie de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université grenoble alpes, Apr 2026, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719823v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+                <w:t xml:space="preserve">Study of natural soil anisotropy using hollow cylinder tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Errahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Horabik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th European Young Geotechnical Engineers Conference (EYGEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rijeka, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32762/eygec.2025.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719857v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des inclusions de sol dans la matrice Deep Soil Mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrans d'étanchéité dans les levées de la Loire : retour d'expérience sur 10 ans de « deep soil mixing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juba Amrioui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+                <w:t xml:space="preserve">Loïc Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Digues 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae, Mar 2024, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10630672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719836v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du creusement au tunnelier sur les fondations profondes : comparaison entre cordes vibrantes et fibres optiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+                <w:t xml:space="preserve">Modelisation d'un essai au cylindre creux sur un sol anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Errahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12 ème Journées Nationales de Géotechnique et de Géologie de l’Ingénieur (JNGG2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719814v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur les renforcements des levées de Loire en « deep soil mixing »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Manceau</w:t>
+                <w:t xml:space="preserve">Effet du creusement au tunnelier sur les fondations profondes : comparaison entre cordes vibrantes et fibres optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479457v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des inclusions de sol dans la matrice Deep Soil Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Amrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520382v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation des fondations d'une éolienne - cas des inclusions rigides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des interactions sol-atmosphère sur la digue de Montlouis sur loire (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Khiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.561-568</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France. 8 p., graph., photos, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520318v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveau montage expérimental pour l'étude du comportement d'une fondation mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Elayni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szymkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience sur les renforcements des levées de Loire en « deep soil mixing »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA - CFBR, Mar 2019, Aix en Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2535510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentation des fondations d'une éolienne - cas des inclusions rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Haza-Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratien Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.561-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of railway platforms by soil mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guimond-Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l’Ingénieur - JNGG2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFMS, Jul 2012, Bordeaux, France. pp.633-640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comportement d'un pieu isolé soumis à un chargement cyclique horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ICSMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Alexandria, Égypte. pp.1217-1220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1655,51 +2109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Patouillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gervais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10630672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khiat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saleh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Myriam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04479457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2535510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza-Rozier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duprez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-1217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Branque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Mohamad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szymkiewicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2022.104492" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05590312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Errahali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rispal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Minatchy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Horabik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32762/eygec.2025.41" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Patouillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10630672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Myriam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hemmati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khiat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saleh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Elayni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04479457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2535510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza-Rozier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratien Vinceslas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duprez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guimond-Barrett" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-1217" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>