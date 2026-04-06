--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2552,273 +2552,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared Reflectance Spectroscopy in four recombinant inbred line populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between leaf senescence and resource allocation for seed filling in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Durandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Soulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2013. 4ime colloque national du réseau francais de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th European Workshop on Leaf Senescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933540v1</w:t>
+                <w:t xml:space="preserve">hal-02933562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between leaf senescence and resource allocation for seed filling in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared Reflectance Spectroscopy in four recombinant inbred line populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bernard-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on Leaf Senescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Versailles, France. </w:t>
+              <w:t xml:space="preserve">Graines 2013. 4ime colloque national du réseau francais de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933562v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the relationships between leaf senescence, flowering time and plant productivity by using quantitative genetics and natural variation</w:t>
               </w:r>
@@ -3971,51 +3971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>