--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1668,600 +1668,750 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physcomitrium patens SMXL homologs are PpMAX2-dependent negative regulators of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalissa Bouchenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed storage protein composition and glucosinolate content in rapeseed : towards the identification of genetic and molecular determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2023</w:t>
+              <w:t xml:space="preserve">GRAINES 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245596v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed storage protein composition and glucosinolate content in rapeseed : towards the identification of genetic and molecular determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAINES 2023</w:t>
+              <w:t xml:space="preserve">Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452612v1</w:t>
+                <w:t xml:space="preserve">hal-04245596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Arabidopsis EMS-induced mutants altered in seed storage compound homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Emmenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of seed quality in Brassicaceae seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Crucifer-Genetics-Conference-Brassica-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture génétique de la qualité de la graine chez Arabidopsis et le colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,73 +2426,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared reflectance spectroscopy in four recombinant inbred line populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2397,73 +2547,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orléans, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Arabidopsis natural variation in seed content using Near-Infrared Reflectance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2522,73 +2672,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Conference on Arabidopsis Research (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between leaf senescence and resource allocation for seed filling in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2610,110 +2760,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Workshop on Leaf Senescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared Reflectance Spectroscopy in four recombinant inbred line populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2768,332 +2918,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2013. 4ime colloque national du réseau francais de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the relationships between leaf senescence, flowering time and plant productivity by using quantitative genetics and natural variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, NA, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605473v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04070429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3137,51 +3137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Emmenecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,51 +3971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>