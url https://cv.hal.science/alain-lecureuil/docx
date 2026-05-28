--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -2702,273 +2702,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between leaf senescence and resource allocation for seed filling in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared Reflectance Spectroscopy in four recombinant inbred line populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bernard-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on Leaf Senescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Versailles, France. </w:t>
+              <w:t xml:space="preserve">Graines 2013. 4ime colloque national du réseau francais de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933562v1</w:t>
+                <w:t xml:space="preserve">hal-02933540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared Reflectance Spectroscopy in four recombinant inbred line populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between leaf senescence and resource allocation for seed filling in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Durandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Soulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2013. 4ime colloque national du réseau francais de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th European Workshop on Leaf Senescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933540v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the relationships between leaf senescence, flowering time and plant productivity by using quantitative genetics and natural variation</w:t>
               </w:r>
@@ -3334,286 +3334,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Durandet</w:t>
+                <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203913v1</w:t>
+                <w:t xml:space="preserve">hal-01600978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Durandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600978v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an UBX gene sub-family that is preferentially expressed in pollen: functional genes or pseudogenes ?</w:t>
               </w:r>
@@ -3971,51 +3971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.611170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Scagnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>