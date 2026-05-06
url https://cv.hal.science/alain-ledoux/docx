--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -162,4068 +162,4319 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Utilization of Leather Waste for Chromium-Doped ZnO Photocatalysts: Advanced Modeling and MATLAB Optimization for Effective Wastewater Treatment</w:t>
+                <w:t xml:space="preserve">Cyclic carbonate opening with simultaneous trapping of hydroxyl groups: A novel strategy for NIPU synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjar Belkacemi</w:t>
+                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Benhadji</w:t>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Taleb Ahmed</w:t>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reguia Boudraa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jics.2026.102436⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349, pp.129728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2026.129728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494452v1</w:t>
+                <w:t xml:space="preserve">hal-05611463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing CO2 absorption efficiency using carbonic anhydrase in MDEA-based hollow fibre membrane contactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative Utilization of Leather Waste for Chromium-Doped ZnO Photocatalysts: Advanced Modeling and MATLAB Optimization for Effective Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjar Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nadir Khelifi</w:t>
+                <w:t xml:space="preserve">Amel Benhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouacil Saouli</w:t>
+                <w:t xml:space="preserve">Mourad Taleb Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+                <w:t xml:space="preserve">Reguia Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manawwer Alam</w:t>
+                <w:t xml:space="preserve">Hichem Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103224⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Indian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 103 (3), pp.102436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jics.2026.102436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328668v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superheated flash-boiling atomisation effects on spray carbon capture performance using non-aqueous amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dacanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dacanay</w:t>
+                <w:t xml:space="preserve">Kevin Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wan</w:t>
+                <w:t xml:space="preserve">Julien Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Manin</w:t>
+                <w:t xml:space="preserve">Guillaume De Sercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 391, pp.134712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new cyclocarbonates from vanillin for non-isocyanate polyhydroxyurethane CAN films applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing CO2 absorption efficiency using carbonic anhydrase in MDEA-based hollow fibre membrane contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadir Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
+                <w:t xml:space="preserve">Ouacil Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ynes Batista Peguero</w:t>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Poisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
+                <w:t xml:space="preserve">Manawwer Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.166382⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.103224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505429v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of electrochemical conversion of glucose on novel modified nickel electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of new cyclocarbonates from vanillin for non-isocyanate polyhydroxyurethane CAN films applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ynes Batista Peguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Ginoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Latapie</w:t>
+                <w:t xml:space="preserve">Emeline Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-024-02083-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 520, pp.166382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.166382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510236v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow microcalorimetry as a tool for studying catalytic hydrogenations: application to CO2 methanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study of electrochemical conversion of glucose on novel modified nickel electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David Acosta Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-023-12849-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2039-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-024-02083-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581054v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the environmental footprint: tracing ceramic tile production’s impact on sustainable goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous flow microcalorimetry as a tool for studying catalytic hydrogenations: application to CO2 methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Viana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Pathology and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41024-024-00510-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (6), pp.2631-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-023-12849-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720686v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption in a pseudo-first-order regime with two irreversible reactions: Influence of the second reaction on the transfer rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of ammonium containing cyclocarbonates and polyurethanes there from</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153724⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.105777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2023.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638127v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of ammonium containing cyclocarbonates and polyurethanes there from</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
+                <w:t xml:space="preserve">Mapping the environmental footprint: tracing ceramic tile production’s impact on sustainable goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juceline Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thebault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adeildo Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2023.105777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Pathology and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41024-024-00510-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321187v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and Viscosity of Potassium and Sodium Glycinate Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Absorption in a pseudo-first-order regime with two irreversible reactions: Influence of the second reaction on the transfer rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delanney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00773⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.153724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094043v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Dynamic Viscosity and Sensitivity Study of Potassium Amino-Acid Salt Aqueous Solutions by an Artificial Neural Network According to the Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of ammonium containing cyclocarbonates and polyurethanes there from</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c02083⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.105777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2023.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243144v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Efficient, Multigram Scalable Synthesis of Shelf-Stable Electrophilic (Phenylsulfonyl)difluoromethylating Reagents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Density and Viscosity of Potassium and Sodium Glycinate Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delanney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Besset</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ciriaco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.2c00099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1267-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.2c00773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744654v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ionic conductivity and dielectric constant of the catalyst on DBD plasma-assisted CO 2 hydrogenation into methanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction of Dynamic Viscosity and Sensitivity Study of Potassium Amino-Acid Salt Aqueous Solutions by an Artificial Neural Network According to the Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delanney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abfddd⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.16589-16603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c02083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093901v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(styrene-co-butadiene)/Maghnia-Organo-Montmorillonite Clay Nanocomposite. Preparation, Properties and Application as Membrane in the Separation of Methanol/Toluene Azeotropic Mixture by Pervaporation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cost-Efficient, Multigram Scalable Synthesis of Shelf-Stable Electrophilic (Phenylsulfonyl)difluoromethylating Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Castanheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Besset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11120921⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.2415-2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.2c00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212015v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably stable and efficient Ni and Ni-Co catalysts for CO2 methanation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Poly(styrene-co-butadiene)/Maghnia-Organo-Montmorillonite Clay Nanocomposite. Preparation, Properties and Application as Membrane in the Separation of Methanol/Toluene Azeotropic Mixture by Pervaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Allel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Benguergoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wahib Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Sharaf Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.026⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11120921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108477v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the synthesis of diethyl carbonate and propylene carbonate from ethanol and 1,2-propanediol associated with CO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of ionic conductivity and dielectric constant of the catalyst on DBD plasma-assisted CO 2 hydrogenation into methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Estel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (33), pp.334003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abfddd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915244v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative separation of water–ethanol mixtures using an Algerian Na + montmorillonite nanoclay-incorporated poly(vinyl alcohol) nanocomposite membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Waseem Sharaf Saeed</w:t>
+                <w:t xml:space="preserve">Efficient Conversion of Epoxides into Carbonates with CO2 and a Single Organocatalyst: Laboratory and Kilogram-Scale Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Contreras Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Herasme Grullón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra07265f⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (02), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1691405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985339v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Conversion of Epoxides into Carbonates with CO2 and a Single Organocatalyst: Laboratory and Kilogram-Scale Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remarkably stable and efficient Ni and Ni-Co catalysts for CO2 methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Contreras Moreno</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bachar Alrafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1691405⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 346, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958227v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbonates synthesis improved by pervaporation for CO2 utilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Kinetic modelling of the synthesis of diethyl carbonate and propylene carbonate from ethanol and 1,2-propanediol associated with CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Décultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salauen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/gps-2019-0018⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328173v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of CO2 in methanol, ethanol, 1,2-propanediol and glycerol from 283.15 K to 373.15 K and up to 6.0 MPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pervaporative separation of water–ethanol mixtures using an Algerian Na + montmorillonite nanoclay-incorporated poly(vinyl alcohol) nanocomposite membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Allel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wahib Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Benguergoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Sharaf Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (65), pp.39531-39541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra07265f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328159v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of CO2 with epoxides: Influence of gas/liquid mass transfer on reaction kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Organic carbonates synthesis improved by pervaporation for CO2 utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Décultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 170, pp.77-90. </w:t>
+              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.496-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/gps-2019-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328184v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Solubility of CO2 in methanol, ethanol, 1,2-propanediol and glycerol from 283.15 K to 373.15 K and up to 6.0 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Décultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328192v1</w:t>
+                <w:t xml:space="preserve">hal-02328159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot Plant Studies for CO2 Capture from Waste Incinerator Flue Gas Using MEA Based Solvent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Valorisation of CO2 with epoxides: Influence of gas/liquid mass transfer on reaction kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Contreras Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soazic Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2013205⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933520v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of vegetable oils under microwave irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Asherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328198v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Solubility Measurements in a MEA/H2O/CO2 Mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epoxidation of vegetable oils under microwave irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapio Salmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je301077y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (8), pp.1495-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328227v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sulphuric Acid on Absorption Kinetic of Carbon Dioxide in Monoethanolamine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pilot Plant Studies for CO2 Capture from Waste Incinerator Flue Gas Using MEA Based Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazic Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.07.431⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (6), pp.1091-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2013205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328228v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of carbon dioxide capture from industrial incinerator flue gas on a laboratory scale pilot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Oxygen Solubility Measurements in a MEA/H2O/CO2 Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1117-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je301077y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328230v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwaves thermal conditioning of preforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Influence of Sulphuric Acid on Absorption Kinetic of Carbon Dioxide in Monoethanolamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.017⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.397-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.07.431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328238v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave heating of poly(ethylene terephthalate) bottle preforms used in the thermoforming process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Study of carbon dioxide capture from industrial incinerator flue gas on a laboratory scale pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazic Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.27763⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.1729-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02328240v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Assisted Regeneration of Zeolite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microwaves thermal conditioning of preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Thomas</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.1436⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.390-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328259v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermal repartition in a microwave reactor: application to the nitrobenzene hydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Microwave heating of poly(ethylene terephthalate) bottle preforms used in the thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2003.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.2408-2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.27763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761540v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microwave Assisted Regeneration of Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.A117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the thermal repartition in a microwave reactor: application to the nitrobenzene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (11), pp.1435 - 1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2003.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the wettability of alumina by polyphosphate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mesmaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 8, pp.147-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3363/prb1992.8.0_147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4233,2879 +4484,2879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better knowledge of alkylcarbazoles as LOHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Théo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th MOMENTOM International Congress: Accelerating the energy transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a better knowledge of alkycarbazoles as LOHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pitault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème REUNION PLENIERES FRH2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération HYDROGENE (FRH2), Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cinétique d'absorption du CO2 par des solutions aqueuses de sels d'acides aminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Carbon Dioxide Capture with Choline-Based DESs Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ciriaco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delanney</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 – 19ème Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON CHEMICAL REACTION ENGINEERING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abo Akademi, Jun 2024, Turku (FI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896241v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing biomass and waste valorization through paired electrolysis with nickel and copper foam-modified electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">LIFE CYCLE INVENTORY OF A POTTERY CERAMIC TYLE PRODUCTIONCENTER IN THE BRAZILIAN NORTHEAST AND CONTRIBUITIONS FORTO THE SUSTAINABLE DEVELOPMENT GOALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Barros Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juceline Batista dos Santos Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeildo Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ICC - INTERNATIONAL CONGRESS ON CATALYSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Farrusseng, CNRS-University of Lyon; Hélène Olivier-Bourbigou, IFP Energies nouvelles, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Building Patholy and Construction Repairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fortaleza (BRAZIL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696614v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour la détermination de cinétiques chimiques : la microcalorimétrie en flux continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE CYCLE INVENTORY OF A POTTERY CERAMIC TYLE PRODUCTIONCENTER IN THE BRAZILIAN NORTHEAST AND CONTRIBUITIONS FORTO THE SUSTAINABLE DEVELOPMENT GOALS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhancing biomass and waste valorization through paired electrolysis with nickel and copper foam-modified electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David Acosta Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Building Patholy and Construction Repairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fortaleza (BRAZIL), France</w:t>
+              <w:t xml:space="preserve">18th ICC - INTERNATIONAL CONGRESS ON CATALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Farrusseng, CNRS-University of Lyon; Hélène Olivier-Bourbigou, IFP Energies nouvelles, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696664v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil pour la détermination de cinétiques chimiques : la microcalorimétrie en flux continu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude de la cinétique d'absorption du CO2 par des solutions aqueuses de sels d'acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delanney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Enrique Rosario Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ciriaco Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">SFGP 2024 – 19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296648v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dioxide Capture with Choline-Based DESs Solvents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Un nouvel outil pour la détermination de cinétiques chimiques : la microcalorimétrie en flux continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delanney</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON CHEMICAL REACTION ENGINEERING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abo Akademi, Jun 2024, Turku (FI), France</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627802v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow microcalorimeter reactor as a tool for studying catalytic hydrogenations: Application to CO2 methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIU - University Researh Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Barcelone (Spain), Spain</w:t>
+              <w:t xml:space="preserve">14th ECCE and 7th ECAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295835v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium of CO2 : data generation with microinjections reactor and modeling with artificial neurons network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Continuous flow microcalorimeter reactor as a tool for studying catalytic hydrogenations: Application to CO2 methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Estel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECIU - University Researh Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Barcelone (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243141v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dioxide Capture with Choline-Based DESs Solvents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Phase equilibrium of CO2 : data generation with microinjections reactor and modeling with artificial neurons network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delanney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Estel</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687272v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of superheated flash-boiling atomisation on spray carbon capture performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carbon Dioxide Capture with Choline-Based DESs Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ciriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Bouyer and P. Aimar, Nov 2022, Toulouse, France. pp.07006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337907006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696692v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow microcalorimeter reactor as a tool for studying catalytic hydrogenations: Application to CO2 methanation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of superheated flash-boiling atomisation on spray carbon capture performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis F. Dacanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A. Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ECCE and 7th ECAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295827v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of the catalytic hydrogenation of CO2 to methanol at moderate pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMURE11: Catalysis in Multiphase Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de carbonates organiques à partir d'alcools et de CO2 et déshydratation par pervaporation en continu.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Catalytic carbonation coupled with pervaporation for the production of diethyl carbonate from ethanol and CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Décultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fournier-Salauen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467853v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage plasma micro-ondes - catalyseur pour la production d’hydrocarbures à partir du CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Synergetic effect of microwave plasma and catalysts in CO2 methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Alrafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Delgado-Liriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ampere 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/Ampere2019.2019.9806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313817v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of microwave plasma and catalysts in CO2 methanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 hydrogenation to methanol using Cu/ZSM-5 extrudates in a cold DBD plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Alrafei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ampere 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCE12 2019: 12th European Congress on Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410056v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic carbonation coupled with pervaporation for the production of diethyl carbonate from ethanol and CO2.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Couplage plasma micro-ondes - catalyseur pour la production d’hydrocarbures à partir du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Alrafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Delgado Liriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Josias Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delamare Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467868v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrogenation to methanol using Cu/ZSM-5 extrudates in a cold DBD plasma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthèse de carbonates organiques à partir d'alcools et de CO2 et déshydratation par pervaporation en continu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Décultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salauen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE12 2019: 12th European Congress on Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">17 ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313922v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of bio-based organic carbonates synthesis from CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Décultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fournier-Salauen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 th International Congress on Green Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxylation des alcools/diols avec le CO2 en présence d'un agent déshydratant : détermination des paramètres thermodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Décultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fournier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of CO2 with epoxides: Influence of gas/liquid mass transfer on reaction kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Contreras Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of carbon dioxide valorization with epoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Contreras Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Green Process Engineering (GPE, 5, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Mont-Tremblant, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSA Project Management : Coolcap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th int. Congress on Green Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7115,161 +7366,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide recovery​/fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2017216498 A1 20171221. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7337,51 +7588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA9D9699"/>
+    <w:nsid w:val="72C54916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7568,51 +7819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1117-1142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067283365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Khelifi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouacil Saouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manawwer Alam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04964150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dacanay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Sercey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cragg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134712" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05505429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Nu&#241;ez Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ynes Batista Peguero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.166382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamily Mateo Rosado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12849-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Viana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juceline Bastos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeildo Cabral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41024-024-00510-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delanney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153724" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2023.105777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04094043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c02083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Nobile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;bert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castanheiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfddd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Allel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Benguergoura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahib Naceur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Sharaf Saeed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120921" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrafei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02915244v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;cultot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salauen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra07265f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02958227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Contreras Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Herasme Grull&#243;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1691405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2019-0018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Aouini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013205" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.04.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je301077y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328228v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hao Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.431" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grimaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG3S1P4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8H16FL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328259v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Huyghe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1436" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8F17997A4753FB092F193C862B1DEF87EF3447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761540v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.07.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBCF2G3B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauphin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesmaque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vast" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3363/prb1992.8.0_147" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04896241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Enrique Rosario Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696614v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barros Viana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juceline Batista dos Santos Bastos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687272v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis F. Dacanay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Gass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467853v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Josias Quezada" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delamare Raphael" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado-Liriano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9806" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389156v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385495v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1117-1142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067283365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Nu&#241;ez Tapia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2026.129728" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjar Belkacemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benhadji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Taleb Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reguia Boudraa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jics.2026.102436" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04964150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dacanay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Manin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume De Sercey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cragg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadir Khelifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouacil Saouli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manawwer Alam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05505429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ynes Batista Peguero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.166382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Ginoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David Acosta Hidalgo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02083-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamily Mateo Rosado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12849-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2023.105777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Viana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juceline Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeildo Cabral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41024-024-00510-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delanney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04094043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.2c00773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c02083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Nobile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;bert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castanheiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.2c00099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Allel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Benguergoura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahib Naceur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Sharaf Saeed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11120921" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfddd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02958227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Azzouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Contreras Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Herasme Grull&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1691405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrafei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02915244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;cultot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salauen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02985339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra07265f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2019-0018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.04.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Aouini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazic Mary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013205" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je301077y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hao Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.07.431" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grimaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG3S1P4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27763" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8H16FL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Huyghe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1436" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8F17997A4753FB092F193C862B1DEF87EF3447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBCF2G3B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauphin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesmaque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vast" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3363/prb1992.8.0_147" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barros Viana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juceline Batista dos Santos Bastos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04896241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Enrique Rosario Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243141v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis F. Dacanay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Gass" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467868v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado-Liriano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9806" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Josias Quezada" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delamare Raphael" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389135v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>