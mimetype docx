--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -969,265 +969,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Integrated ANN-NPRT-HUB Algorithm for Rail-Transit Networks of Smart Cities: A TOD Case Study in Chengdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Hached</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13081944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343648v1</w:t>
+                <w:t xml:space="preserve">hal-04273893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrated ANN-NPRT-HUB Algorithm for Rail-Transit Networks of Smart Cities: A TOD Case Study in Chengdu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+                <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Gragera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (8), pp.1944. </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.3497-3504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13081944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273893v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising Transformations of Geographical Time–Space by Transport Systems. The Case of Germany, 1990–2020</w:t>
               </w:r>
@@ -2532,213 +2532,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité produit l'urbanisme, et inversement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de la future ligne ferroviaire à grande vitesse Tours-Bordeaux au développement des réseaux des villes, une évaluation par le potentiel de contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Papon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922677v1</w:t>
+                <w:t xml:space="preserve">hal-01163644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la future ligne ferroviaire à grande vitesse Tours-Bordeaux au développement des réseaux des villes, une évaluation par le potentiel de contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilité produit l'urbanisme, et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 738, 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163644v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi‐criteria approach for choosing a new public transport system linked to urban development: a method developed in the Bahn.Ville project for a tram‐train scenario in the Saint‐Étienne region</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using contact potential measurements to analyse future intercity links made possible by the Tours-Bordeaux High-Speed Rail line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,51 +3200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and Land Use Interaction: A French Case of Suburban Development in the Lille Metropolitan Area (LMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,248 +4216,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
+                <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.245-278, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_14⟩</w:t>
+              <w:t xml:space="preserve">, pp.205-243, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224810v1</w:t>
+                <w:t xml:space="preserve">hal-04224822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
+                <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-243, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
+              <w:t xml:space="preserve">, pp.245-278, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224822v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal Trends Influencing Mobility and Logistics in Europe: A Comprehensive Analysis.</w:t>
               </w:r>
@@ -4599,51 +4599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leysens Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FNAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire Systèmes territoriaux régionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
@@ -7110,506 +7110,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges raised by the implementation of topographic, anamorphic and shrivelled cartographic models as supports to human route selection tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multi-agents de l'ergonomie d'accès aux ressources en modes durables : le cas de l'Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+                <w:t xml:space="preserve">Clement Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMW2025 - 4th Schematic Mapping Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Lille Économie Management, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044482v1</w:t>
+                <w:t xml:space="preserve">hal-05131665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs à privilégier pour évaluer les quartiers de gare dans les Hauts-de-France : restitution de l’enquête menée auprès des aménageurs et expert.e.s de la mobilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moinse Dylan</w:t>
+                <w:t xml:space="preserve">Shaping the Future of Mobility Culture: An Expert-Driven Policy Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM 2025 : 7èmes rencontres Francophones Transport et Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO; LEM, 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Aesop Annual Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128243v1</w:t>
+                <w:t xml:space="preserve">hal-05163425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Future of Mobility Culture: An Expert-Driven Policy Roadmap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clement Hacquard</w:t>
+                <w:t xml:space="preserve">Challenges raised by the implementation of topographic, anamorphic and shrivelled cartographic models as supports to human route selection tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesop Annual Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">SMW2025 - 4th Schematic Mapping Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163425v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents de l'ergonomie d'accès aux ressources en modes durables : le cas de l'Eurométropole de Strasbourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indicateurs à privilégier pour évaluer les quartiers de gare dans les Hauts-de-France : restitution de l’enquête menée auprès des aménageurs et expert.e.s de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Hacquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
+                <w:t xml:space="preserve">Moinse Dylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pishro Ahad Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berk Celik</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhang Shiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Lille Économie Management, Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">RFTM 2025 : 7èmes rencontres Francophones Transport et Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO; LEM, 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131665v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different cartographic materials on the cognitive processing of geographical time-space: an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMW2025 : 4th Schematic Mapping Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,77 +7634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7736,450 +7736,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631140v1</w:t>
+                <w:t xml:space="preserve">hal-04645984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Cassolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645984v1</w:t>
+                <w:t xml:space="preserve">hal-04609295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609295v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Moinse</w:t>
+                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620714v1</w:t>
+                <w:t xml:space="preserve">hal-04631140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
               </w:r>
@@ -8366,312 +8366,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessibility and Connectivity of the 15-minute-city ACUTE / UERA TWG Urban Accessibility and Connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331540v1</w:t>
+                <w:t xml:space="preserve">hal-04344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344811v1</w:t>
+                <w:t xml:space="preserve">hal-04331596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
+                <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Accessibility and Connectivity of the 15-minute-city ACUTE / UERA TWG Urban Accessibility and Connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331596v1</w:t>
+                <w:t xml:space="preserve">hal-04331540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à 15 minutes, nouvel avatar du concept de proximité, pilier de la transition urbaine européenne</w:t>
               </w:r>
@@ -8815,316 +8815,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04034957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695059v1</w:t>
+                <w:t xml:space="preserve">hal-03861212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hached</w:t>
+                <w:t xml:space="preserve">The Combination of Collective and Individual Modes in the Hauts-de-France Region: A Quantitative Observation of On-board Small Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861212v1</w:t>
+                <w:t xml:space="preserve">halshs-03735732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Collective and Individual Modes in the Hauts-de-France Region: A Quantitative Observation of On-board Small Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03735732v1</w:t>
+                <w:t xml:space="preserve">hal-03695059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Mobility Hubs' insights with Mobi-Mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9257,51 +9257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as Poetry, The strategy: Policy Roadmap and Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REBALANCE final event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9339,51 +9339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as Poetry, The strategy: Guidance for infrastructure and investment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REBALANCE final event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9402,109 +9402,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544388v1</w:t>
+                <w:t xml:space="preserve">hal-03544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de l'usage intermodal des trottinettes avec le train dans la région Provence-Alpes-Côte d’Azur. Vers une extension des quartiers de gare ?</w:t>
               </w:r>
@@ -9579,234 +9579,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hached</w:t>
+                <w:t xml:space="preserve">An Analysis of Intermodal Use of E-scooters with train in the Provence-Alpes-Côte d’Azur Region, in France: Towards Extended Railway Station Areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Smart And Sustainable Cities Conference #3 - Session 5: Urban mobility, New Technologies and Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544397v1</w:t>
+                <w:t xml:space="preserve">halshs-03507433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Intermodal Use of E-scooters with train in the Provence-Alpes-Côte d’Azur Region, in France: Towards Extended Railway Station Areas?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Goudeau</w:t>
+                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart And Sustainable Cities Conference #3 - Session 5: Urban mobility, New Technologies and Urban Development</w:t>
+              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03507433v1</w:t>
+                <w:t xml:space="preserve">hal-03544388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence des &amp;quot; Mobility hubs&amp;quot; comme outils d'une mobilité urbaine durable ? Définition et évaluation de deux expériences européennes à Valenciennes et Norfolk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10932,51 +10932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, a lever for more sustainable mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11890,441 +11890,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D32 Core indicators for the interconnection between short and long-distance transport networks ; projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient Transport); September 2011</w:t>
+                <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanail Eftithia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Adamos</w:t>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Parra</w:t>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ruiz-Ayucar</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Cornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] European Commission. 2011</w:t>
+              <w:t xml:space="preserve">2011, 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852124v1</w:t>
+                <w:t xml:space="preserve">hal-00666195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deliverable D4.1 Analysis of the Decision-Making framework, projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient tRansport), july 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eftihia Nathanail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz-Ayucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D4.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Halbert</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00666195v1</w:t>
+                <w:t xml:space="preserve">hal-00698493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D4.1 Analysis of the Decision-Making framework, projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient tRansport), july 2011</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deliverable D32 Core indicators for the interconnection between short and long-distance transport networks ; projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient Transport); September 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanail Eftithia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Adamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ruiz-Ayucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eftihia Nathanail</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00698493v1</w:t>
+                <w:t xml:space="preserve">hal-00852124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3ABB7E7"/>
+    <w:nsid w:val="C8023F7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13248,51 +13248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-lhostis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2334-4127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081279795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431620608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9536-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/alain-lhostis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timespace.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Renne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiquan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixiao Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75541-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrui Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Amini Pishro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.106162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13081944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Moser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wenner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42489-023-00151-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523112v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00349-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Goletz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wolking" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubakour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJUPSC.2020010104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bounie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adoue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29365" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19584" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179908v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516638849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulturescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0027-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278462v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2009.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebhard Wulfhorst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araud-Ruyant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.94.11-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.92.155-170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chalkia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa de La Cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Keseru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99756-8_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leysens Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401403v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani-Franc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Harman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoupigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darchen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jeannez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Morkisz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pretsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Stransky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044482v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinse Dylan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pishro Ahad Amini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shiquan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735732v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814933v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507433v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mueller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1216917" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paulley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852972v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852971v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697606v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wulfhorst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pretsch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morkisz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stransky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bozzani-Franc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196185v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486783v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruckner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Foldesi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852147v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Appert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Araud-Ruyant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Basty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Comin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peeters" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852119v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Christiansen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Eidhammer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardar Andersen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852124v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanail Eftithia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parra" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cornin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698493v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftihia Nathanail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Comin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sm&#281;tkowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P&#322;oszaj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459191v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alexandre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Basty" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Avril" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bize" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-lhostis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2334-4127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081279795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431620608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9536-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/alain-lhostis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timespace.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Renne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiquan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixiao Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75541-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrui Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Amini Pishro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.106162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13081944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Moser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wenner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42489-023-00151-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523112v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00349-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Goletz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wolking" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubakour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJUPSC.2020010104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bounie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adoue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29365" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19584" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179908v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516638849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulturescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0027-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278462v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2009.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebhard Wulfhorst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araud-Ruyant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.94.11-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.92.155-170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chalkia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa de La Cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Keseru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99756-8_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leysens Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401403v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani-Franc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Harman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoupigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darchen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jeannez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Morkisz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pretsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Stransky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinse Dylan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pishro Ahad Amini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shiquan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814933v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mueller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1216917" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paulley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852972v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852971v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697606v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wulfhorst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pretsch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morkisz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stransky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bozzani-Franc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196185v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486783v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruckner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Foldesi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852147v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Appert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Araud-Ruyant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Basty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Comin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peeters" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852119v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Christiansen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Eidhammer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardar Andersen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666195v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cornin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698493v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftihia Nathanail" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852124v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanail Eftithia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Comin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sm&#281;tkowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P&#322;oszaj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459191v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alexandre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Basty" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Avril" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bize" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>