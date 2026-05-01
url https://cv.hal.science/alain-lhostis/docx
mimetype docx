--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -295,51 +295,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -433,3772 +433,3906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity-centred accessibility – A conceptual debate involving planning practitioners worldwide</w:t>
+                <w:t xml:space="preserve">Partial Differential Equations and Machine Learning Integration for Transit-Oriented Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecília Silva</w:t>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Büttner</w:t>
+                <w:t xml:space="preserve">Shiquan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Seisenberger</w:t>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Filipe Teixeira</w:t>
+                <w:t xml:space="preserve">Qixiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Baquero-Larriva</w:t>
+                <w:t xml:space="preserve">Yuetong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.106376. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225165v1</w:t>
+                <w:t xml:space="preserve">hal-05216450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-aided hybrid technique for dynamics of rail transit stations classification: a case study</w:t>
+                <w:t xml:space="preserve">Proximity-centred accessibility – A conceptual debate involving planning practitioners worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiquan Zhang</w:t>
+                <w:t xml:space="preserve">Benjamin Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+                <w:t xml:space="preserve">Sebastian Seisenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuetong Liu</w:t>
+                <w:t xml:space="preserve">João Filipe Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qixiao Hu</w:t>
+                <w:t xml:space="preserve">María Teresa Baquero-Larriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.23929. </w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.106376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-75541-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775980v1</w:t>
+                <w:t xml:space="preserve">hal-05225165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and future European culture of mobility: insights from in-depth conversations with thinkers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Machine learning-aided hybrid technique for dynamics of rail transit stations classification: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiquan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghadir Pourhashem</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuetong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qixiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11116-024-10519-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.23929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-75541-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663754v1</w:t>
+                <w:t xml:space="preserve">hal-04775980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing ultimate bond stress–slip model of UHPC structures through a novel hybrid machine learning approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mojdeh Amini Pishro</w:t>
+                <w:t xml:space="preserve">Current and future European culture of mobility: insights from in-depth conversations with thinkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Ulied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadir Pourhashem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2024.106162⟩</w:t>
+              <w:t xml:space="preserve">Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11116-024-10519-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175148v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrated ANN-NPRT-HUB Algorithm for Rail-Transit Networks of Smart Cities: A TOD Case Study in Chengdu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Advancing ultimate bond stress–slip model of UHPC structures through a novel hybrid machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiquan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qixiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Amini Pishro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengrui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13081944⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.106162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2024.106162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273893v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Integrated ANN-NPRT-HUB Algorithm for Rail-Transit Networks of Smart Cities: A TOD Case Study in Chengdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13081944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343648v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising Transformations of Geographical Time–Space by Transport Systems. The Case of Germany, 1990–2020</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+                <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KN - Journal of Cartography and Geographic Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42489-023-00151-9⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.3497-3504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273856v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing intermodal commuting by way of detours and breaks: Evidence of micromobility users in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Visualising Transformations of Geographical Time–Space by Transport Systems. The Case of Germany, 1990–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2024.103821⟩</w:t>
+              <w:t xml:space="preserve">KN - Journal of Cartography and Geographic Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42489-023-00151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04160573v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rockets shriveling the world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing intermodal commuting by way of detours and breaks: Evidence of micromobility users in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104, pp.103423. </w:t>
+              <w:t xml:space="preserve">, 2023, 116, pp.103821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2024.103821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774140v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04160573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermodal use of (e-)scooters with train in the Provence-Alpes-Côte d’Azur region: towards extended train stations areas?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rockets shriveling the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leysens</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10018-022-00349-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.103423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03523112v2</w:t>
+                <w:t xml:space="preserve">hal-03774140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Shape of Geographical Time-Space? A three-dimensional Model made of Curves and Cones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farouk Abdou</w:t>
+                <w:t xml:space="preserve">Intermodal use of (e-)scooters with train in the Provence-Alpes-Côte d’Azur region: towards extended train stations areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi10050340⟩</w:t>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-022-00349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466923v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes qui se rapprochent, espace qui s'éloigne: outils visuels pour représenter le paradoxe de l'espace-temps géographique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Barbier</w:t>
+                <w:t xml:space="preserve">What is the Shape of Geographical Time-Space? A three-dimensional Model made of Curves and Cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Abdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talweg - La distance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10050340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236699v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermodality in European metropolises: The current state of the art, and the results of an expert survey covering Berlin, Copenhagen, Hamburg and Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes qui se rapprochent, espace qui s'éloigne: outils visuels pour représenter le paradoxe de l'espace-temps géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Goletz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Jean-François Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Talweg - La distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp60-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569329v1</w:t>
+                <w:t xml:space="preserve">hal-03236699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Appetite for High Tech: When the Indifference of Inhabitants to Digital Mobilities Impedes a Smart Suburbs Project in Loos-en-Gohelle, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Tollis</w:t>
+                <w:t xml:space="preserve">Contextual metrics. A mathematical definition for a comprehensive approach of geographical distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Redha Boubakour</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Urban Planning and Smart Cities (IJUPSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJUPSC.2020010104⟩</w:t>
+              <w:t xml:space="preserve">Geographical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gean.12260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234865v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual metrics. A mathematical definition for a comprehensive approach of geographical distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Kloeckner</w:t>
+                <w:t xml:space="preserve">Intermodality in European metropolises: The current state of the art, and the results of an expert survey covering Berlin, Copenhagen, Hamburg and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Goletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Haustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Wolking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gean.12260⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2020.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147263v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All geographical distances are optimal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Appetite for High Tech: When the Indifference of Inhabitants to Digital Mobilities Impedes a Smart Suburbs Project in Loos-en-Gohelle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tollis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Boubakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 947, </w:t>
+              <w:t xml:space="preserve">International Journal of Urban Planning and Smart Cities (IJUPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.35048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJUPSC.2020010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140069v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of urban sound environments: Impacting mobility trends and insights for noise assessment and mitigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All geographical distances are optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107518⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 947, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.35048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463030v1</w:t>
+                <w:t xml:space="preserve">hal-01140069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la participation des habitants retoque le projet d'un périurbain intelligent. Enseignements d'un programme de recherche-action sur les mobilités durables à Loos-en-Gohelle (62)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The future of urban sound environments: Impacting mobility trends and insights for noise assessment and mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida C Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320024v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What value do travelers put on connectivity to mobile phone and Internet networks in public transport? Empirical evidence from the Paris region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Koning</w:t>
+                <w:t xml:space="preserve">Quand la participation des habitants retoque le projet d'un périurbain intelligent. Enseignements d'un programme de recherche-action sur les mobilités durables à Loos-en-Gohelle (62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Boubakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research : Part A, Policy and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299150v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la future ligne ferroviaire à grande vitesse Tours-Bordeaux au développement des réseaux des villes, une évaluation par le potentiel de contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What value do travelers put on connectivity to mobile phone and Internet networks in public transport? Empirical evidence from the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bounie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Adoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.29365⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research : Part A, Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp158-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2019.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163644v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité produit l'urbanisme, et inversement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de la future ligne ferroviaire à grande vitesse Tours-Bordeaux au développement des réseaux des villes, une évaluation par le potentiel de contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922677v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi‐criteria approach for choosing a new public transport system linked to urban development: a method developed in the Bahn.Ville project for a tram‐train scenario in the Saint‐Étienne region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilité produit l'urbanisme, et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Vulturescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 738, 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670587v1</w:t>
+                <w:t xml:space="preserve">hal-01922677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir les transitions que nous sommes en train de vivre. Point de vue de la directrice de l'Institut Francais des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - Ifsttar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi‐criteria approach for choosing a new public transport system linked to urban development: a method developed in the Bahn.Ville project for a tram‐train scenario in the Saint‐Étienne region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Uster</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vulturescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898016002028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463074v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using contact potential measurements to analyse future intercity links made possible by the Tours-Bordeaux High-Speed Rail line</w:t>
+                <w:t xml:space="preserve">Detour and break optimising distance, a new perspective on transport and urbanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.19584⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (3), pp.441-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0265813516638849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587758v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detour and break optimising distance, a new perspective on transport and urbanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réussir les transitions que nous sommes en train de vivre. Point de vue de la directrice de l'Institut Francais des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - Ifsttar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jacquot-Guimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Kovarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Uster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179908v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misunderstanding geographical distances: two errors and an issue in the interpretation of violations of triangle inequality</w:t>
+                <w:t xml:space="preserve">Using contact potential measurements to analyse future intercity links made possible by the Tours-Bordeaux High-Speed Rail line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.19584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134273v1</w:t>
+                <w:t xml:space="preserve">hal-01587758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Land Use Interaction: A French Case of Suburban Development in the Lille Metropolitan Area (LMA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misunderstanding geographical distances: two errors and an issue in the interpretation of violations of triangle inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103795v1</w:t>
+                <w:t xml:space="preserve">hal-01134273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foncier des environs de gare, enjeu d'un développement urbain orienté vers le rail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and Land Use Interaction: A French Case of Suburban Development in the Lille Metropolitan Area (LMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes foncières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sustainable Mobility in Metropolitan Regions. mobil.TUM 2014. International Scientific Conference on Mobility and Transport. Conference Proceedings, 4, pp.120 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904228v1</w:t>
+                <w:t xml:space="preserve">hal-01103795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le foncier des environs de gare, enjeu d'un développement urbain orienté vers le rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.3</w:t>
+              <w:t xml:space="preserve">, 2011, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565600v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des temps de parcours du transport ferroviaire régional du bassin de vie stéphanois dans le cadre du projet Bahn.Ville</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le foncier des environs de gare, enjeu d'un développement urbain orienté vers le rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Soulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835225v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El predial en el entorno de una estación ferroviaria Implicación de un desarrollo urbano orientado hacia el riel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation des temps de parcours du transport ferroviaire régional du bassin de vie stéphanois dans le cadre du projet Bahn.Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vulturescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transporte y ciudad, foro de la movilidad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.283-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0027-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619118v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shriveled USA: Representing time-space in the context of metropolitanization and the development of high speeds</w:t>
+                <w:t xml:space="preserve">El predial en el entorno de una estación ferroviaria Implicación de un desarrollo urbano orientado hacia el riel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transporte y ciudad, foro de la movilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2009.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00278462v3</w:t>
+                <w:t xml:space="preserve">hal-00619118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme et transport dans les régions urbaines : enjeux et perspectives d'un urbanisme orienté vers le rail</w:t>
+                <w:t xml:space="preserve">The shriveled USA: Representing time-space in the context of metropolitanization and the development of high speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Araud-Ruyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rts.94.11-26⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.433-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2009.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145400v1</w:t>
+                <w:t xml:space="preserve">hal-00278462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille, une métropole sans aéroport international ? Analyse de la performance territoriale du nœud air-fer à grande vitesse de Roissy Charles de Gaulle dans l'accessibilité lilloise</w:t>
+                <w:t xml:space="preserve">Urbanisme et transport dans les régions urbaines : enjeux et perspectives d'un urbanisme orienté vers le rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bozzani</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gebhard Wulfhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Puccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araud-Ruyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 46, pp.157-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rts.92.155-170⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 94, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rts.94.11-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145667v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transport network for a City network: Analysing the quality of the public transport service in the Nord-Pas-de-Calais region</w:t>
+                <w:t xml:space="preserve">Lille, une métropole sans aéroport international ? Analyse de la performance territoriale du nœud air-fer à grande vitesse de Roissy Charles de Gaulle dans l'accessibilité lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Baptiste</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Spatial Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rts.92.155-170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145683v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets de grande vitesse ferroviaire en Grande-Bretagne : lignes ou réseau ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Transport network for a City network: Analysing the quality of the public transport service in the Nord-Pas-de-Calais region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menerault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Hervé Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.43-54</w:t>
+              <w:t xml:space="preserve">European Journal of Spatial Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278853v1</w:t>
+                <w:t xml:space="preserve">hal-00145683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Espace contracté à l'espace chiffonné : Apports de l'animation à la cartographie en relief des distances-temps modifiées par les réseaux de transport rapides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projets de grande vitesse ferroviaire en Grande-Bretagne : lignes ou réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.69-80</w:t>
+              <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180915v1</w:t>
+                <w:t xml:space="preserve">hal-00278853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Espace contracté à l'espace chiffonné : Apports de l'animation à la cartographie en relief des distances-temps modifiées par les réseaux de transport rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports et aménagement du territoire : cartographie par images de synthèse d'une métrique réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4208,1273 +4342,1273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-243, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-278, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal Trends Influencing Mobility and Logistics in Europe: A Comprehensive Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Chalkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imre Keseru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards User-Centric Transport in Europe, Challenges, Solutions and Collaborations Challenges, Solutions and Collaborations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp. 31-49, 2018, Lecture Notes in Mobility, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99756-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de contact&amp;quot; des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leysens Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FNAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire Systèmes territoriaux régionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Models of Time-Space: The Role of Transport Networks in the Shrinking and Shrivelling of Geographical Space</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical models of time-space: the role of transport networks in the shrinking and shrivelling of geographical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozenblat Céline, Mélançon Guy. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multilevel Analysis and visualization of Geographical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.55-66, 2013, Methodos Series, vol. 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399813v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical models of time-space: the role of transport networks in the shrinking and shrivelling of geographical space</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Models of Time-Space: The Role of Transport Networks in the Shrinking and Shrivelling of Geographical Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multilevel Analysis and visualization of Geographical Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.55-66, 2013, Lecture Notes in Mobility, 978-94-007-6676-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6677-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401394v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville orientée vers le rail et l'intermodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gebhard Wulfhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et mobilité, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.115-126, 2013, Méthodes et Approches, 978-2-7178-6627-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Intermodal Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in A Banos and Th Thévenin (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Information and Urban Transport System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geographical Information Series, ISTE/Wiley, pp. 53-81, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Urbanisme orienté vers le rail illustré par le projet Bahn.Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bozzani-Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vulturescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Soulas, Martine Wahl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation dans les transports guidés urbains et régionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, p. 253-302, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l'accessibilité intermodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Banos, Thomas Thévenin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de Transport Urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.24, 2010, IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theory and representation of distances : chronomaps, and other representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathis Ph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and networks, multilevel modelling,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.177-191, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public transport in cities and regions, Facing an uncertain future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reg Harman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Booth, M. Breuillard, C. Fraser, D. Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Planning Systems of Britain and France, A comparative analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.188-205, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Multi-Level Networks of Cities Emerging From Air Traffic (2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Discazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5484,322 +5618,322 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubén C. Lois González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban changes in differents scales. Systems and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Santiago de Compostela, Publications Service, pp.n.c., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Spatial Planning Policy with Accessibility Indicators: the case of Lille's Metropolis Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beuthe M., Himanen V., Reggiani A., Zamparini L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Development and Innovation in an Evolving world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.293-312, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des graphes et représentations des distances : chronocartes et autres représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Mathis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphes et réseaux, modélisation multiniveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.215-230, 2003, Information Géographique et Aménagement du Territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Polombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bonnafous; François Plassard; Bénédicte Vulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuler demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Datar / éditions de l'aube, 1993, 2-87678-126-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5809,4909 +5943,5126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du LVMT (Laboratoire Ville Mobilité Transport)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boutueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01748061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolarités urbaines et nouvelles organisations intermodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 126p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadencement et intermodalité de l'offre en transport collectif en Nord-Pas-de-Calais, Analyse et propositions d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 121p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations réseaux/territoires : restructuration de l'offre ferroviaire de l'axe Lille/Valenciennes/Jeumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 85p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable : Transports en commun, marche, vélo et micro-mobilité. Dix volets pour aménager des quartiers de gare du « quart d’heure » de la région Hauts-de-France, à l’échelle piétonnière et cyclable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">What is the size of transit neighborhoods? An analysis of the academic and operational Transit-Oriented Development (TOD) literature on Station Area Delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04997615v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Livrable : Transports en commun, marche, vélo et micro-mobilité. Dix volets pour aménager des quartiers de gare du « quart d’heure » de la région Hauts-de-France, à l’échelle piétonnière et cyclable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397212v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périmètres du Transit Oriented Development : caractérisation de la relation entre ville et transport collectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366832v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le train et la ville : un jeu de distances et de proximités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les périmètres du Transit Oriented Development : caractérisation de la relation entre ville et transport collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179927v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising Transit Oriented Development in the Paris metropolitan region: what type of TOD are they?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le train et la ville : un jeu de distances et de proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Darchen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01138076v1</w:t>
+                <w:t xml:space="preserve">hal-01179927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport public et développement urbain durable en France et aux USA; partie relative au cas français</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterising Transit Oriented Development in the Paris metropolitan region: what type of TOD are they?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Crozet</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00734129v1</w:t>
+                <w:t xml:space="preserve">hal-01138076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactability measures for assessing urban competitiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport public et développement urbain durable en France et aux USA; partie relative au cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Jeannez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565618v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Urbanism oriented towards rail in Germany and France: selected findings of the Bahn.Ville project</w:t>
+                <w:t xml:space="preserve">Contactability measures for assessing urban competitiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bozzani-Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pretsch</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00458976v1</w:t>
+                <w:t xml:space="preserve">hal-00565618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Urbanism oriented towards rail in Germany and France: selected findings of the Bahn.Ville project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gebhard Wulfhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Morkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pretsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Stransky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multipolarités urbaines et nouvellles organisations intermodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents de l'ergonomie d'accès aux ressources en modes durables : le cas de l'Eurométropole de Strasbourg</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berk Celik</w:t>
+                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Lille Économie Management, Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Node, networks, and territories. Integrating railway systems between heritage and regeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Sapienza Università di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131665v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Future of Mobility Culture: An Expert-Driven Policy Roadmap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-agents de l'ergonomie d'accès aux ressources en modes durables : le cas de l'Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesop Annual Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Lille Économie Management, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163425v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges raised by the implementation of topographic, anamorphic and shrivelled cartographic models as supports to human route selection tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain L'hostis</w:t>
+                <w:t xml:space="preserve">Shaping the Future of Mobility Culture: An Expert-Driven Policy Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+                <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMW2025 - 4th Schematic Mapping Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Aesop Annual Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044482v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs à privilégier pour évaluer les quartiers de gare dans les Hauts-de-France : restitution de l’enquête menée auprès des aménageurs et expert.e.s de la mobilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Challenges raised by the implementation of topographic, anamorphic and shrivelled cartographic models as supports to human route selection tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pishro Ahad Amini</w:t>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Shiquan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM 2025 : 7èmes rencontres Francophones Transport et Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO; LEM, 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">SMW2025 - 4th Schematic Mapping Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128243v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of different cartographic materials on the cognitive processing of geographical time-space: an empirical study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les indicateurs à privilégier pour évaluer les quartiers de gare dans les Hauts-de-France : restitution de l’enquête menée auprès des aménageurs et expert.e.s de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moinse Dylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pishro Ahad Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Shiquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMW2025 : 4th Schematic Mapping Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">RFTM 2025 : 7èmes rencontres Francophones Transport et Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO; LEM, 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044455v1</w:t>
+                <w:t xml:space="preserve">hal-05128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">The influence of different cartographic materials on the cognitive processing of geographical time-space: an empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Annual Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">SMW2025 : 4th Schematic Mapping Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163335v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">AESOP Annual Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645984v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609295v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Cassolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620714v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631140v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645934v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Transit-Oriented Development with Micro-mobility: A Renewed Node-Place Index Approach in the Hauts-de-France Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Geography: Sustainable transit-oriented development (STOD): new perspectives and advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Congress, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344811v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331596v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
+                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessibility and Connectivity of the 15-minute-city ACUTE / UERA TWG Urban Accessibility and Connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331540v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville à 15 minutes, nouvel avatar du concept de proximité, pilier de la transition urbaine européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Journée d’études – GéoProximitéS : Villes petites et moyennes en transition : quels enjeux, pratiques et modèles de proximités ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Delmer; Marc Dumont, Jun 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Accessibility and Connectivity of the 15-minute-city ACUTE / UERA TWG Urban Accessibility and Connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146790v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en pratique de parcours commentés en micro-mobilités : Interroger les pratiques intermodales inscrites dans des quartiers de gare de la région Hauts-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Moinse</w:t>
+                <w:t xml:space="preserve">La ville à 15 minutes, nouvel avatar du concept de proximité, pilier de la transition urbaine européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger et représenter les territoires à partir des expériences individuelles : L’apport des méthodes sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport (LVMT), Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">« Journée d’études – GéoProximitéS : Villes petites et moyennes en transition : quels enjeux, pratiques et modèles de proximités ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Delmer; Marc Dumont, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04034957v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hached</w:t>
+                <w:t xml:space="preserve">La mise en pratique de parcours commentés en micro-mobilités : Interroger les pratiques intermodales inscrites dans des quartiers de gare de la région Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Interroger et représenter les territoires à partir des expériences individuelles : L’apport des méthodes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport (LVMT), Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861212v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04034957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Combination of Collective and Individual Modes in the Hauts-de-France Region: A Quantitative Observation of On-board Small Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03735732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695059v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Mobility Hubs' insights with Mobi-Mix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e smartec and MOBI MIX Joint Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875081v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La intermodalitat entre el transport públic i els modes individuals. Une observació quantitativa de vehicles petits a bord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Moinse</w:t>
+                <w:t xml:space="preserve">Enhancing Mobility Hubs' insights with Mobi-Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vermuts de la Mobilitat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Estudis Regionals i Metropolitans de Barcelona, Oct 2022, Barcelona, Spain. pp.39</w:t>
+              <w:t xml:space="preserve">e smartec and MOBI MIX Joint Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03814933v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politics as Poetry, The strategy: Policy Roadmap and Policy Guide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+                <w:t xml:space="preserve">La intermodalitat entre el transport públic i els modes individuals. Une observació quantitativa de vehicles petits a bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REBALANCE final event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Vermuts de la Mobilitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Estudis Regionals i Metropolitans de Barcelona, Oct 2022, Barcelona, Spain. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867036v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03814933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politics as Poetry, The strategy: Guidance for infrastructure and investment policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Politics as Poetry, The strategy: Policy Roadmap and Policy Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REBALANCE final event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832964v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Politics as Poetry, The strategy: Guidance for infrastructure and investment policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">REBALANCE final event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544397v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de l'usage intermodal des trottinettes avec le train dans la région Provence-Alpes-Côte d’Azur. Vers une extension des quartiers de gare ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days - Mobilité décarbonée (session 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Intermodal Use of E-scooters with train in the Provence-Alpes-Côte d’Azur Region, in France: Towards Extended Railway Station Areas?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Goudeau</w:t>
+                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart And Sustainable Cities Conference #3 - Session 5: Urban mobility, New Technologies and Urban Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507433v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hached</w:t>
+                <w:t xml:space="preserve">An Analysis of Intermodal Use of E-scooters with train in the Provence-Alpes-Côte d’Azur Region, in France: Towards Extended Railway Station Areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
+              <w:t xml:space="preserve">Smart And Sustainable Cities Conference #3 - Session 5: Urban mobility, New Technologies and Urban Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544388v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence des &amp;quot; Mobility hubs&amp;quot; comme outils d'une mobilité urbaine durable ? Définition et évaluation de deux expériences européennes à Valenciennes et Norfolk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544402v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of societal resistance in transportation innovation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beate Mueller</w:t>
+                <w:t xml:space="preserve">Émergence des &amp;quot; Mobility hubs&amp;quot; comme outils d'une mobilité urbaine durable ? Définition et évaluation de deux expériences européennes à Valenciennes et Norfolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Transportation Research: Transportation by 2030: Trends and perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831802v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use and transport interactions: Towards a research agenda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">The role of societal resistance in transportation innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Chalkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Paulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Congress on Transportation Research: Transportation by 2030: Trends and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, THESSALONIKI, France. pp.12P, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1216917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00877712v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropoles sans aéroport international ? La contribution de l'intermodalité TGV-aérien au potentiel de contact des villes françaises dans le réseau des métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land-use and transport interactions: Towards a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Paulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'intermodalité en questions - Durabilité, accessibilité, mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Francfort, Germany. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852972v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transports du polycentrisme européen, une analyse par la contactabilité entre métropoles</w:t>
+                <w:t xml:space="preserve">Métropoles sans aéroport international ? La contribution de l'intermodalité TGV-aérien au potentiel de contact des villes françaises dans le réseau des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du groupe de travail Mobilités Spatiales et Fluidité Sociale (MSFS) de l'Association Internationale des Sociologues de Langue Française (AISLF) : Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque : L'intermodalité en questions - Durabilité, accessibilité, mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852971v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactability measures for assessing the competitiveness of European cities and networks of cities: the potential for high-speed rail and air to support a polycentric development</w:t>
+                <w:t xml:space="preserve">Les transports du polycentrisme européen, une analyse par la contactabilité entre métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference ETC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème colloque du groupe de travail Mobilités Spatiales et Fluidité Sociale (MSFS) de l'Association Internationale des Sociologues de Langue Française (AISLF) : Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697606v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering rail-based accessibility by land management</w:t>
+                <w:t xml:space="preserve">Contactability measures for assessing the competitiveness of European cities and networks of cities: the potential for high-speed rail and air to support a polycentric development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Conference ETC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697473v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urbanism oriented towards rail in Germany and France, three main findings of a research-action program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fostering rail-based accessibility by land management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Pretsch</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Morkisz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johannes Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Proceedings of the 12th World Conference on Transport Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">European Transport Conference ETC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852571v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'accessibilité intermodale pour mieux relier l'organisation des réseaux et l'organisation territoriale dans la région urbaine de Lille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An urbanism oriented towards rail in Germany and France, three main findings of a research-action program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Wulfhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pretsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Stransky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobilTUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, München, Allemagne</w:t>
+              <w:t xml:space="preserve">General Proceedings of the 12th World Conference on Transport Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852970v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air and high-speed rail, territorial impact and opportunities for metropolitan performance</w:t>
+                <w:t xml:space="preserve">Mesurer l'accessibilité intermodale pour mieux relier l'organisation des réseaux et l'organisation territoriale dans la région urbaine de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Bozzani-Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LINK european project final conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Köln, Germany</w:t>
+              <w:t xml:space="preserve">MobilTUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, München, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852973v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Air and high-speed rail, territorial impact and opportunities for metropolitan performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bozzani-Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINK european project final conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Köln, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accessibilité horaire des transports collectifs, un outil d'analyse pour la relation entre transport et aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges sur l’accessibilité des voyageurs en interurbain : enjeux et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Economistes Transport et Aménagement (RETA), Apr 2007, La Défense, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10721,2024 +11072,2024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Public Transport, Walking, Bicycle, and Micromobility – Ten Strategies for Planning 15-Minute Station Neighborhoods in the Hauts-de-France Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the 15-minute City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Zeisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable 2.9, Driving Urban Transitions. 2024, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, a lever for more sustainable mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université gustave eiffel; LVMT. 2022, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for infrastructure and investment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Roadmap and Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILITY4EU - D2.1 - Societal needs and requirements for future transportation and mobility as well as opportunities and challenges of current solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gereon Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erzsebet Foldesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 85p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du projet Bahn.Ville 2 recherche action pour un urbanisme orienté vers le rail dans la région stéphanoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Araud-Ruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Basty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des métropoles européennes, rapport final, DATAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactability p. 85-90 in Accessibility Instruments for Planning Practice edited by A. Hull, C. Silva, L. Bertolini, COST action Accessibility Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la ville à partir des gares, rapport final du Projet Bahn.Ville 2 sur un urbanisme orienté vers le rail, octobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Araud-Ruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Basty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies: results and synthesis projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient Transport) Rapport de recherche Deliverable 5.2 project européen CLOSER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Eidhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardar Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Adamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de mesure et de représentation de l'accessibilité dans les méthodes d'évaluation des projets de transport interurbains et périurbains de voyageurs: méthode, indicateurs, applications et limites de la contactabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deliverable D4.1 Analysis of the Decision-Making framework, projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient tRansport), july 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eftihia Nathanail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz-Ayucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D4.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Ducruet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00666195v1</w:t>
+                <w:t xml:space="preserve">hal-00698493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D4.1 Analysis of the Decision-Making framework, projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient tRansport), july 2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Adamos</w:t>
+                <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Cornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 334 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ruiz-Ayucar</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00698493v1</w:t>
+                <w:t xml:space="preserve">hal-00666195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D32 Core indicators for the interconnection between short and long-distance transport networks ; projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient Transport); September 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanail Eftithia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Adamos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ruiz-Ayucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Commission. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 248 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOCI Future Orientation for Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Lennert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Smętkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Płoszaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la ville à partir des gares, Rapport final du Projet Bahn.Ville 2 sur un urbanisme orienté vers le rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araud-Ruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Basty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEUFRAKO. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Research Agenda for Urban Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bozzani-Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12748,100 +13099,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de synthèse pour l'Aménagement du territoire : la déformation de l'espace par les réseaux de transport rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université François Rabelais - Tours, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00275807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12851,105 +13202,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détour, la pause et l'optimalité, Essai sur la distance et ses apports au transport et à l'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01081570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13017,51 +13368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8023F7D"/>
+    <w:nsid w:val="32A85957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13248,51 +13599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-lhostis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2334-4127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081279795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431620608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9536-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/alain-lhostis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timespace.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Renne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiquan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixiao Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75541-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrui Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Amini Pishro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.106162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13081944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Moser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wenner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42489-023-00151-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523112v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00349-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Goletz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wolking" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubakour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJUPSC.2020010104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bounie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adoue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.09.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29365" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19584" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179908v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516638849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulturescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0027-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278462v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2009.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebhard Wulfhorst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araud-Ruyant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.94.11-26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.92.155-170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278853v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chalkia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa de La Cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Keseru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99756-8_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leysens Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401403v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani-Franc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Harman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoupigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997615v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darchen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jeannez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Morkisz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pretsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Stransky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinse Dylan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pishro Ahad Amini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shiquan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034957v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735732v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814933v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mueller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1216917" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paulley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852972v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852971v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697606v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697473v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wulfhorst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pretsch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morkisz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stransky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bozzani-Franc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196185v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486783v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruckner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Foldesi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852147v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Appert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Araud-Ruyant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Basty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Comin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peeters" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852119v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Christiansen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Eidhammer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardar Andersen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666195v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cornin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698493v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftihia Nathanail" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852124v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanail Eftithia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Comin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sm&#281;tkowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P&#322;oszaj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459191v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alexandre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Basty" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Avril" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bize" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275807v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-lhostis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2334-4127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081279795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431620608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9536-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/alain-lhostis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timespace.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Renne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiquan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixiao Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75541-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrui Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Amini Pishro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.106162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13081944" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wenner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42489-023-00151-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103821" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523112v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00349-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050340" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Goletz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wolking" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubakour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJUPSC.2020010104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bounie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adoue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.09.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29365" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179908v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516638849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19584" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.11.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulturescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0027-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278462v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2009.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebhard Wulfhorst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puccio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araud-Ruyant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.94.11-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.92.155-170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chalkia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa de La Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Keseru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99756-8_3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leysens Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401403v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani-Franc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Harman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoupigny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pucci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997615v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179927v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darchen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jeannez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Morkisz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pretsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Stransky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinse Dylan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pishro Ahad Amini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shiquan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507433v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831802v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mueller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1216917" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paulley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852571v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wulfhorst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pretsch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morkisz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stransky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bozzani-Franc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486783v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruckner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Foldesi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Appert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Araud-Ruyant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Basty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halbert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Comin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducruet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peeters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852121v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852115v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Christiansen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Eidhammer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardar Andersen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698493v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftihia Nathanail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666195v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cornin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanail Eftithia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Comin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patris" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sm&#281;tkowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P&#322;oszaj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459191v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alexandre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Basty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Avril" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pico" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bize" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275807v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>