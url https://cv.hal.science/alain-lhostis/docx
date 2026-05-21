--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -433,377 +433,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Differential Equations and Machine Learning Integration for Transit-Oriented Development</w:t>
+                <w:t xml:space="preserve">Proximity-centred accessibility – A conceptual debate involving planning practitioners worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+                <w:t xml:space="preserve">Cecília Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiquan Zhang</w:t>
+                <w:t xml:space="preserve">Benjamin Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+                <w:t xml:space="preserve">Sebastian Seisenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qixiao Hu</w:t>
+                <w:t xml:space="preserve">João Filipe Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuetong Liu</w:t>
+                <w:t xml:space="preserve">María Teresa Baquero-Larriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 184, </w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.106376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216450v1</w:t>
+                <w:t xml:space="preserve">hal-05225165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity-centred accessibility – A conceptual debate involving planning practitioners worldwide</w:t>
+                <w:t xml:space="preserve">Partial Differential Equations and Machine Learning Integration for Transit-Oriented Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecília Silva</w:t>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Büttner</w:t>
+                <w:t xml:space="preserve">Shiquan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Seisenberger</w:t>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Filipe Teixeira</w:t>
+                <w:t xml:space="preserve">Qixiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Baquero-Larriva</w:t>
+                <w:t xml:space="preserve">Yuetong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.106376. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225165v1</w:t>
+                <w:t xml:space="preserve">hal-05216450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-aided hybrid technique for dynamics of rail transit stations classification: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiquan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuetong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qixiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.23929. </w:t>
@@ -854,51 +854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future European culture of mobility: insights from in-depth conversations with thinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cassolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -975,77 +975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing ultimate bond stress–slip model of UHPC structures through a novel hybrid machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiquan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qixiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengrui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,265 +1103,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrated ANN-NPRT-HUB Algorithm for Rail-Transit Networks of Smart Cities: A TOD Case Study in Chengdu</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gragera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13081944⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.3497-3504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273893v1</w:t>
+                <w:t xml:space="preserve">hal-04343648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the concept of &amp;quot; mobility hubs &amp;quot; and assessing their impacts in two European cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">The Integrated ANN-NPRT-HUB Algorithm for Rail-Transit Networks of Smart Cities: A TOD Case Study in Chengdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Gragera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengrui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.3497-3504. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.1944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13081944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343648v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising Transformations of Geographical Time–Space by Transport Systems. The Case of Germany, 1990–2020</w:t>
               </w:r>
@@ -1373,51 +1373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KN - Journal of Cartography and Geographic Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1744,200 +1744,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03523112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Shape of Geographical Time-Space? A three-dimensional Model made of Curves and Cones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes qui se rapprochent, espace qui s'éloigne: outils visuels pour représenter le paradoxe de l'espace-temps géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain L'hostis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farouk Abdou</w:t>
+                <w:t xml:space="preserve">Jean-François Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Talweg - La distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp60-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466923v1</w:t>
+                <w:t xml:space="preserve">hal-03236699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes qui se rapprochent, espace qui s'éloigne: outils visuels pour représenter le paradoxe de l'espace-temps géographique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Barbier</w:t>
+                <w:t xml:space="preserve">What is the Shape of Geographical Time-Space? A three-dimensional Model made of Curves and Cones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Abdou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talweg - La distance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10050340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236699v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual metrics. A mathematical definition for a comprehensive approach of geographical distances</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of urban sound environments: Impacting mobility trends and insights for noise assessment and mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,351 +3925,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille, une métropole sans aéroport international ? Analyse de la performance territoriale du nœud air-fer à grande vitesse de Roissy Charles de Gaulle dans l'accessibilité lilloise</w:t>
+                <w:t xml:space="preserve">A Transport network for a City network: Analysing the quality of the public transport service in the Nord-Pas-de-Calais region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bozzani</w:t>
+                <w:t xml:space="preserve">Hervé Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Spatial Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145667v1</w:t>
+                <w:t xml:space="preserve">hal-00145683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transport network for a City network: Analysing the quality of the public transport service in the Nord-Pas-de-Calais region</w:t>
+                <w:t xml:space="preserve">Lille, une métropole sans aéroport international ? Analyse de la performance territoriale du nœud air-fer à grande vitesse de Roissy Charles de Gaulle dans l'accessibilité lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Baptiste</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bozzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Spatial Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rts.92.155-170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145683v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets de grande vitesse ferroviaire en Grande-Bretagne : lignes ou réseau ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'Espace contracté à l'espace chiffonné : Apports de l'animation à la cartographie en relief des distances-temps modifiées par les réseaux de transport rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.43-54</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278853v1</w:t>
+                <w:t xml:space="preserve">hal-00180915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Espace contracté à l'espace chiffonné : Apports de l'animation à la cartographie en relief des distances-temps modifiées par les réseaux de transport rapides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projets de grande vitesse ferroviaire en Grande-Bretagne : lignes ou réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.69-80</w:t>
+              <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180915v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports et aménagement du territoire : cartographie par images de synthèse d'une métrique réseau</w:t>
               </w:r>
@@ -4350,248 +4350,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
+                <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-278, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224822v1</w:t>
+                <w:t xml:space="preserve">hal-04224810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Hubs, an Innovative Concept for Sustainable Urban Mobility?</w:t>
+                <w:t xml:space="preserve">Disposing of Daily Life Resources by Active Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.245-278, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
+              <w:t xml:space="preserve">, pp.205-243, 2023, Studies in Energy, Resource and Environmental Economics, 978-3-031-35664-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35664-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224810v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal Trends Influencing Mobility and Logistics in Europe: A Comprehensive Analysis.</w:t>
               </w:r>
@@ -4879,51 +4879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Models of Time-Space: The Role of Transport Networks in the Shrinking and Shrivelling of Geographical Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.55-66, 2013, Lecture Notes in Mobility, 978-94-007-6676-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,238 +5136,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Urbanisme orienté vers le rail illustré par le projet Bahn.Ville</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définir l'accessibilité intermodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Claude Soulas, Martine Wahl. </w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Banos, Thomas Thévenin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation dans les transports guidés urbains et régionaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, p. 253-302, 2010</w:t>
+              <w:t xml:space="preserve">Systèmes de Transport Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.24, 2010, IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401403v2</w:t>
+                <w:t xml:space="preserve">hal-00303439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir l'accessibilité intermodale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un Urbanisme orienté vers le rail illustré par le projet Bahn.Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bozzani-Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arnaud Banos, Thomas Thévenin. </w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vulturescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Soulas, Martine Wahl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes de Transport Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.24, 2010, IGAT</w:t>
+              <w:t xml:space="preserve">Innovation dans les transports guidés urbains et régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, p. 253-302, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303439v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theory and representation of distances : chronomaps, and other representations</w:t>
               </w:r>
@@ -5439,51 +5439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public transport in cities and regions, Facing an uncertain future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reg Harman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Spatial Planning Policy with Accessibility Indicators: the case of Lille's Metropolis Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6075,51 +6075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolarités urbaines et nouvelles organisations intermodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6294,51 +6294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations réseaux/territoires : restructuration de l'offre ferroviaire de l'axe Lille/Valenciennes/Jeumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6487,220 +6487,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable : Transports en commun, marche, vélo et micro-mobilité. Dix volets pour aménager des quartiers de gare du « quart d’heure » de la région Hauts-de-France, à l’échelle piétonnière et cyclable</w:t>
+                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997615v1</w:t>
+                <w:t xml:space="preserve">hal-05397212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Node-Place-Accessibility-Ridership-per-Time Model to Evaluate Micromobility-friendly Transit-Oriented Development Potential in the Hauts-de-France Region</w:t>
+                <w:t xml:space="preserve">Livrable : Transports en commun, marche, vélo et micro-mobilité. Dix volets pour aménager des quartiers de gare du « quart d’heure » de la région Hauts-de-France, à l’échelle piétonnière et cyclable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lehmann</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05397212v1</w:t>
+                <w:t xml:space="preserve">hal-04997615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périmètres du Transit Oriented Development : caractérisation de la relation entre ville et transport collectifs</w:t>
               </w:r>
@@ -7012,51 +7012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactability measures for assessing urban competitiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bozzani-Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7192,51 +7192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipolarités urbaines et nouvellles organisations intermodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,51 +7302,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7368,77 +7368,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Node, networks, and territories. Integrating railway systems between heritage and regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Sapienza Università di Roma, France</w:t>
@@ -7670,51 +7670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges raised by the implementation of topographic, anamorphic and shrivelled cartographic models as supports to human route selection tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different cartographic materials on the cognitive processing of geographical time-space: an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7979,955 +7979,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing ”Contextual Metrics” A mathematical definition for a comprehensive approach of geographical distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Annual Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journée « analyse multifractale et données urbaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LVMT, Nov 2025, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163335v1</w:t>
+                <w:t xml:space="preserve">hal-05610475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+                <w:t xml:space="preserve">Modeling Access Ergonomics to Daily Life Resources Using Sustainable Modes within the Eurométropole de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">AESOP Annual Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645984v1</w:t>
+                <w:t xml:space="preserve">hal-05163335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609295v1</w:t>
+                <w:t xml:space="preserve">hal-04645934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
+                <w:t xml:space="preserve">Enhancing Transit-Oriented Development with Micro-mobility: A Renewed Node-Place Index Approach in the Hauts-de-France Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Transport and Geography: Sustainable transit-oriented development (STOD): new perspectives and advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Congress, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620714v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feuille de route pour une nouvelle culture européenne de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Transit-Oriented Development with Micro-mobility: A Renewed Node-Place Index Approach in the Hauts-de-France Region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Proximity in Urban Evolution: The Significance of the 15-Minute City in European Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L’hostis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport and Geography: Sustainable transit-oriented development (STOD): new perspectives and advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Congress, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Proximity Planning, International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682048v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap Towards A New European Culture Of Mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deriving actionable policies from future visions: the REBALANCE project as an illustrative transition towards a sustainable mobility culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Cassolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain L’hostis</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The Discovery of the future in the social and Human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento; UNESCO, Jun 2024, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645934v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Revisiter le modèle de « nœud-lieu » pour évaluer et classifier les quartiers de gare de la région Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahad Amini Pishro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">Les variations de l'insertion urbaine des gares françaises et leur classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du Laboratoire Ville Mobilité Transport, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344811v1</w:t>
+                <w:t xml:space="preserve">hal-04620714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en pratique de parcours commentés en micro-mobilités : Interroger les pratiques intermodales inscrites dans des quartiers de gare de la région Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Interroger et représenter les territoires à partir des expériences individuelles : L’apport des méthodes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport (LVMT), Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331596v1</w:t>
+                <w:t xml:space="preserve">halshs-04034957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 15-minute city : a new avatar of proximity and a pillar of the European urban transition</w:t>
               </w:r>
@@ -9002,2014 +8963,2243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville à 15 minutes, nouvel avatar du concept de proximité, pilier de la transition urbaine européenne</w:t>
+                <w:t xml:space="preserve">La redynamisation du concept de &amp;quot;proximité&amp;quot; derrière la &amp;quot;ville à 15 minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Journée d’études – GéoProximitéS : Villes petites et moyennes en transition : quels enjeux, pratiques et modèles de proximités ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Delmer; Marc Dumont, Jun 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">TERITRAM—MoTAU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146790v1</w:t>
+                <w:t xml:space="preserve">hal-04344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en pratique de parcours commentés en micro-mobilités : Interroger les pratiques intermodales inscrites dans des quartiers de gare de la région Hauts-de-France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing the 15-minute city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger et représenter les territoires à partir des expériences individuelles : L’apport des méthodes sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport (LVMT), Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 Annual POLIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POLIS, Nov 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04034957v1</w:t>
+                <w:t xml:space="preserve">hal-04331596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Collective and Individual Modes in the Hauts-de-France Region: A Quantitative Observation of On-board Small Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Moinse</w:t>
+                <w:t xml:space="preserve">La ville à 15 minutes, nouvel avatar du concept de proximité, pilier de la transition urbaine européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">« Journée d’études – GéoProximitéS : Villes petites et moyennes en transition : quels enjeux, pratiques et modèles de proximités ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Delmer; Marc Dumont, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03735732v1</w:t>
+                <w:t xml:space="preserve">hal-04146790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Espace-temps géographique dans tous ses états : une comparaison des représentations cartographiques conventionnelles, plastiques et ratatinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Gragera</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">RFTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belval, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861212v1</w:t>
+                <w:t xml:space="preserve">hal-05614078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle culture européenne de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liser, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Mobility Hubs' insights with Mobi-Mix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hached</w:t>
+                <w:t xml:space="preserve">The Combination of Collective and Individual Modes in the Hauts-de-France Region: A Quantitative Observation of On-board Small Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e smartec and MOBI MIX Joint Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875081v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03735732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La intermodalitat entre el transport públic i els modes individuals. Une observació quantitativa de vehicles petits a bord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Moinse</w:t>
+                <w:t xml:space="preserve">Discover a clearer vision of mobility hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Gragera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vermuts de la Mobilitat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Estudis Regionals i Metropolitans de Barcelona, Oct 2022, Barcelona, Spain. pp.39</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03814933v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politics as Poetry, The strategy: Policy Roadmap and Policy Guide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+                <w:t xml:space="preserve">Enhancing Mobility Hubs' insights with Mobi-Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REBALANCE final event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">e smartec and MOBI MIX Joint Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867036v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politics as Poetry, The strategy: Guidance for infrastructure and investment policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain l'Hostis</w:t>
+                <w:t xml:space="preserve">La intermodalitat entre el transport públic i els modes individuals. Une observació quantitativa de vehicles petits a bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REBALANCE final event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Vermuts de la Mobilitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Estudis Regionals i Metropolitans de Barcelona, Oct 2022, Barcelona, Spain. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832964v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03814933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de l'usage intermodal des trottinettes avec le train dans la région Provence-Alpes-Côte d’Azur. Vers une extension des quartiers de gare ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Politics as Poetry, The strategy: Policy Roadmap and Policy Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days - Mobilité décarbonée (session 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">REBALANCE final event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473394v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+                <w:t xml:space="preserve">Politics as Poetry, The strategy: Guidance for infrastructure and investment policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain l'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">REBALANCE final event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REBALANCE, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544397v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Intermodal Use of E-scooters with train in the Provence-Alpes-Côte d’Azur Region, in France: Towards Extended Railway Station Areas?</w:t>
+                <w:t xml:space="preserve">Une analyse de l'usage intermodal des trottinettes avec le train dans la région Provence-Alpes-Côte d’Azur. Vers une extension des quartiers de gare ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart And Sustainable Cities Conference #3 - Session 5: Urban mobility, New Technologies and Urban Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Future Days - Mobilité décarbonée (session 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03507433v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Le Mobility hub : un véritable allié de la mobilité urbaine durable ? Instauration d'un cadre conceptuel pour évaluer deux expériences Européennes à Valenciennes et Norfolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">JM RST 2021 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544388v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence des &amp;quot; Mobility hubs&amp;quot; comme outils d'une mobilité urbaine durable ? Définition et évaluation de deux expériences européennes à Valenciennes et Norfolk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Mobility hubs, new levers for sustainable urban mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Environmental Sustainability &amp; Smart-Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544402v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of societal resistance in transportation innovation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beate Mueller</w:t>
+                <w:t xml:space="preserve">An Analysis of Intermodal Use of E-scooters with train in the Provence-Alpes-Côte d’Azur Region, in France: Towards Extended Railway Station Areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Moinse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Transportation Research: Transportation by 2030: Trends and perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart And Sustainable Cities Conference #3 - Session 5: Urban mobility, New Technologies and Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831802v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03507433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use and transport interactions: Towards a research agenda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">Émergence des &amp;quot; Mobility hubs&amp;quot; comme outils d'une mobilité urbaine durable ? Définition et évaluation de deux expériences européennes à Valenciennes et Norfolk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Paulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Francfort, Germany. pp.x-x</w:t>
+              <w:t xml:space="preserve">Future Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00877712v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropoles sans aéroport international ? La contribution de l'intermodalité TGV-aérien au potentiel de contact des villes françaises dans le réseau des métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of societal resistance in transportation innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Chalkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'intermodalité en questions - Durabilité, accessibilité, mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Congress on Transportation Research: Transportation by 2030: Trends and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, THESSALONIKI, France. pp.12P, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1216917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852972v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transports du polycentrisme européen, une analyse par la contactabilité entre métropoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land-use and transport interactions: Towards a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Paulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du groupe de travail Mobilités Spatiales et Fluidité Sociale (MSFS) de l'Association Internationale des Sociologues de Langue Française (AISLF) : Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Francfort, Germany. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852971v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactability measures for assessing the competitiveness of European cities and networks of cities: the potential for high-speed rail and air to support a polycentric development</w:t>
+                <w:t xml:space="preserve">Métropoles sans aéroport international ? La contribution de l'intermodalité TGV-aérien au potentiel de contact des villes françaises dans le réseau des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference ETC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque : L'intermodalité en questions - Durabilité, accessibilité, mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697606v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering rail-based accessibility by land management</w:t>
+                <w:t xml:space="preserve">Les transports du polycentrisme européen, une analyse par la contactabilité entre métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference ETC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème colloque du groupe de travail Mobilités Spatiales et Fluidité Sociale (MSFS) de l'Association Internationale des Sociologues de Langue Française (AISLF) : Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697473v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urbanism oriented towards rail in Germany and France, three main findings of a research-action program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contactability measures for assessing the competitiveness of European cities and networks of cities: the potential for high-speed rail and air to support a polycentric development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Proceedings of the 12th World Conference on Transport Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">European Transport Conference ETC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852571v1</w:t>
+                <w:t xml:space="preserve">hal-00697606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'accessibilité intermodale pour mieux relier l'organisation des réseaux et l'organisation territoriale dans la région urbaine de Lille</w:t>
+                <w:t xml:space="preserve">Fostering rail-based accessibility by land management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobilTUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, München, Allemagne</w:t>
+              <w:t xml:space="preserve">European Transport Conference ETC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852970v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air and high-speed rail, territorial impact and opportunities for metropolitan performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An urbanism oriented towards rail in Germany and France, three main findings of a research-action program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Wulfhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pretsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Morkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bozzani-Franc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V Stransky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LINK european project final conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Köln, Germany</w:t>
+              <w:t xml:space="preserve">General Proceedings of the 12th World Conference on Transport Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852973v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Air and high-speed rail, territorial impact and opportunities for metropolitan performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bozzani-Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINK european project final conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Köln, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l'accessibilité intermodale pour mieux relier l'organisation des réseaux et l'organisation territoriale dans la région urbaine de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MobilTUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, München, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accessibilité horaire des transports collectifs, un outil d'analyse pour la relation entre transport et aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11018,51 +11208,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges sur l’accessibilité des voyageurs en interurbain : enjeux et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Economistes Transport et Aménagement (RETA), Apr 2007, La Défense, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11072,51 +11262,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Public Transport, Walking, Bicycle, and Micromobility – Ten Strategies for Planning 15-Minute Station Neighborhoods in the Hauts-de-France Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Moinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11125,274 +11315,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the 15-minute City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Zeisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable 2.9, Driving Urban Transitions. 2024, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Hubs, a lever for more sustainable mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université gustave eiffel; LVMT. 2022, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance for infrastructure and investment policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11401,73 +11591,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Roadmap and Policy Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11476,733 +11666,733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel; LVMT. 2022, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILITY4EU - D2.1 - Societal needs and requirements for future transportation and mobility as well as opportunities and challenges of current solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gereon Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erzsebet Foldesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 85p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire du projet Bahn.Ville 2 recherche action pour un urbanisme orienté vers le rail dans la région stéphanoise</w:t>
+                <w:t xml:space="preserve">Concevoir la ville à partir des gares, rapport final du Projet Bahn.Ville 2 sur un urbanisme orienté vers le rail, octobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Araud-Ruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Basty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Araud-Ruyant</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00852147v1</w:t>
+                <w:t xml:space="preserve">hal-00852119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des métropoles européennes, rapport final, DATAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport intermédiaire du projet Bahn.Ville 2 recherche action pour un urbanisme orienté vers le rail dans la région stéphanoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Halbert</w:t>
+                <w:t xml:space="preserve">C Araud-Ruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-N Comin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Basty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ducruet</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00852114v1</w:t>
+                <w:t xml:space="preserve">hal-00852147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactability p. 85-90 in Accessibility Instruments for Planning Practice edited by A. Hull, C. Silva, L. Bertolini, COST action Accessibility Instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparative des métropoles européennes, rapport final, DATAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N Comin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852121v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir la ville à partir des gares, rapport final du Projet Bahn.Ville 2 sur un urbanisme orienté vers le rail, octobre</w:t>
+                <w:t xml:space="preserve">Contactability p. 85-90 in Accessibility Instruments for Planning Practice edited by A. Hull, C. Silva, L. Bertolini, COST action Accessibility Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852119v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies: results and synthesis projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient Transport) Rapport de recherche Deliverable 5.2 project européen CLOSER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Eidhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardar Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Adamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de mesure et de représentation de l'accessibilité dans les méthodes d'évaluation des projets de transport interurbains et périurbains de voyageurs: méthode, indicateurs, applications et limites de la contactabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12211,885 +12401,885 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D4.1 Analysis of the Decision-Making framework, projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient tRansport), july 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable D32 Core indicators for the interconnection between short and long-distance transport networks ; projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient Transport); September 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanail Eftithia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eftihia Nathanail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Adamos</w:t>
+                <w:t xml:space="preserve">G Adamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ruiz-Ayucar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Parra</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00698493v1</w:t>
+                <w:t xml:space="preserve">hal-00852124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deliverable D4.1 Analysis of the Decision-Making framework, projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient tRansport), july 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eftihia Nathanail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adamos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz-Ayucar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D4.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Cicille</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00666195v1</w:t>
+                <w:t xml:space="preserve">hal-00698493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D32 Core indicators for the interconnection between short and long-distance transport networks ; projet 7FP CLOSER (Connecting LOng and Short-distance networks for Efficient Transport); September 2011</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Cornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 334 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Parra</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-00852124v1</w:t>
+                <w:t xml:space="preserve">hal-00666195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 248 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOCI Future Orientation for Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Lennert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Hamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Smętkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Płoszaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la ville à partir des gares, Rapport final du Projet Bahn.Ville 2 sur un urbanisme orienté vers le rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araud-Ruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Basty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEUFRAKO. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Research Agenda for Urban Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bozzani-Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13099,100 +13289,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de synthèse pour l'Aménagement du territoire : la déformation de l'espace par les réseaux de transport rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université François Rabelais - Tours, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00275807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13202,105 +13392,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détour, la pause et l'optimalité, Essai sur la distance et ses apports au transport et à l'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01081570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond &amp;quot;15-minute cities&amp;quot;, the need to connect at the agglomeration scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité douce et durable : quel modèle pour les zones rurales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Experts Networks in the Dissemination of 15 m City Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId346"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13368,51 +13789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32A85957"/>
+    <w:nsid w:val="E884DE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13599,51 +14020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-lhostis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2334-4127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081279795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431620608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9536-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/alain-lhostis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timespace.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Renne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216450v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiquan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixiao Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75541-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrui Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Amini Pishro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.106162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13081944" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wenner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42489-023-00151-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103821" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523112v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00349-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050340" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Goletz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wolking" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubakour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJUPSC.2020010104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bounie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adoue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.09.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29365" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179908v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516638849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19584" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.11.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulturescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0027-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278462v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2009.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebhard Wulfhorst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puccio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araud-Ruyant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.94.11-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.92.155-170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chalkia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa de La Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Keseru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99756-8_3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leysens Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401403v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani-Franc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Harman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoupigny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pucci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997615v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179927v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darchen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jeannez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Morkisz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pretsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Stransky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinse Dylan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pishro Ahad Amini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shiquan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814933v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507433v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831802v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mueller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1216917" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paulley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852571v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wulfhorst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pretsch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morkisz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stransky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bozzani-Franc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486783v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Meyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruckner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Foldesi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852147v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Appert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Araud-Ruyant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Basty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halbert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Comin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducruet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peeters" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852121v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852115v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Christiansen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Eidhammer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardar Andersen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698493v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftihia Nathanail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666195v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cornin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanail Eftithia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Comin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patris" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sm&#281;tkowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P&#322;oszaj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459191v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alexandre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Basty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Avril" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pico" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bize" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275807v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-lhostis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2334-4127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081279795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431620608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9536-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lvmt.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lvmt.fr/equipe/alain-lhostis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timespace.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Renne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;ttner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Seisenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Filipe Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Baquero-Larriva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Amini Pishro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiquan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#8217;hostis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixiao Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75541-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hachette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassol&#224;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Ulied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Pourhashem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-024-10519-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrui Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Amini Pishro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2024.106162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gragera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.763" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13081944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wenner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42489-023-00151-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moinse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103821" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523112v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00349-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abdou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147263v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12260" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Goletz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wolking" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubakour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJUPSC.2020010104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bounie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adoue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.09.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29365" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vulturescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179908v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0265813516638849" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacquot-Guimbal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kovarik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Uster" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19584" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.11.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulturescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0027-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278462v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2009.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gebhard Wulfhorst" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puccio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araud-Ruyant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.94.11-26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.92.155-170" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278853v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35664-3_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Chalkia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa de La Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Keseru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Muller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99756-8_3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leysens Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401403v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bozzani-Franc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Harman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melan&#231;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Discazeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278904v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decoupigny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315310v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Polombo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pucci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morice" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lehmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366832v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179927v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138076v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darchen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Jeannez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Morkisz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pretsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Stransky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hacquard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinse Dylan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pishro Ahad Amini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shiquan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044455v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610475v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04682048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Cassol&#224;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain l'Hostis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04620714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04344811v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331596v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146790v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614078v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814933v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832964v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473394v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544397v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544402v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Mueller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1216917" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paulley" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852972v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852971v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697606v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697473v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wulfhorst" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pretsch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morkisz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stransky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852973v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bozzani-Franc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852970v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047969v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zeisel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;ger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486783v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gereon Meyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bruckner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Foldesi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852119v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alexandre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Appert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Araud-Ruyant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Basty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Comin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducruet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Peeters" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852121v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852115v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Christiansen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Eidhammer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jardar Andersen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adamos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanail Eftithia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftihia Nathanail" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz-Ayucar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cornin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698538v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Comin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lennert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sm&#281;tkowski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P&#322;oszaj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459191v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alexandre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Basty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Avril" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pico" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bize" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275807v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01081570v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621808v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612454v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622026v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>