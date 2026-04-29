--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -1368,153 +1368,153 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential influence of the ventral subiculum on dopaminergic responses observed in core and dorsomedial shell subregions of the nucleus accumbens in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Meyer</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 154 (3), pp.898-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.03.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal functional blockade of the entorhinal cortex results in disruption of accumbal dopaminergic responses observed in latent inhibition paradigm in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1533,3242 +1533,3242 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (8), pp.2504-2513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05503.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal dopaminergic responses observed in latent inhibition are dependent on the hippocampal ventral subicular region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (8), pp.2059-2068. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04366.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal dopaminergic responses observed in latent inhibition are dependent on the hippocampal ventral subicular region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (8), pp.2059-2068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04366.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the entorhinal cortex on accumbal and striatal dopaminergic responses in a latent inhibition paradigm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limbic System, Basal Ganglia, and Dopaminergic Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2004.06.022⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (2-3), pp.157-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000115920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913204v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limbic System, Basal Ganglia, and Dopaminergic Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the entorhinal cortex on accumbal and striatal dopaminergic responses in a latent inhibition paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeanblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 33 (2-3), pp.157-161. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 128 (1), pp.187-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000115920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2004.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913304v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of dopamine in the anterior and posterior parts of the dorsal striatum in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118 (1), pp.233-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0306-4522(02)00823-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation in the involvement of dopaminergic neurons innervating the core and shell subregions of the nucleus accumbens in latent inhibition and affective perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 111 (2), pp.315-323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4522(02)00019-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of amygdalostriatal interactions in the involvement of mesencephalic dopaminergic neurons in affective perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 96 (1), pp.73-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0306-4522(99)00530-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal dopaminergic changes depend on the attractive or aversive value of stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (16), pp.3523-3526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00001756-199711100-00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical increases in dopamine turn-over in the nucleus accumbens and lack of changes in locomotor responses following unilateral dopaminergic depletions in the entorhinal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K Choulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 778 (1), pp.150-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0006-8993(97)01050-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical involvement of mesolimbic dopaminergic neurons in affective perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 68 (4), pp.963-968. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(95)00255-H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralized interdependence between limbicotemporal and ventrostriatal dopaminergic transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 59 (3), pp.495-500. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(94)90171-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-related olfactory stimuli induce a selective increase in dopamine release in the nucleus accumbens of male rats. A voltammetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gonzalez-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 553 (2), pp.313-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0006-8993(91)90841-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased dopamine release in the nucleus accumbens of copulating male rats as evidenced by in vivo voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Gonzalez-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 110 (3), pp.303-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0304-3940(90)90864-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in the effects of the antidepressant tianeptine on dopaminergic metabolism in the prefrontal cortex and the nucleus accumbens of the rat. A voltammetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 47 (13), pp.1083-1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0024-3205(90)90166-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite influences of dopaminergic pathways to the prefrontal cortex or the septum on the dopaminergic transmission in the nucleus accumbens. An in vivo voltammetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 29 (1), pp.45-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(89)90331-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesion of dopaminergic terminals in the amygdala produces enhanced locomotor response to d-amphetamine and opposite changes in dopaminergic activity in prefrontal cortex and nucleus accumbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Studler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 447 (2), pp.335-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0006-8993(88)91136-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel carbon fiber implantation assembly for cerebral voltammetric measurements in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Angio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 41 (3), pp.227-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0031-9384(87)90357-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presynaptic control of dopamine metabolism in the nucleus accumbens. Lack of effect of buspirone as demonstrated using in vivo voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 40 (20), pp.2017-2024. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0024-3205(87)90293-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential reactivity of dopaminergic neurons in the nucleus accumbens in response to different behavioral situations. An in vivo voltammetric study in free moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 397 (2), pp.395-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(86)90646-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Interdependence between the Dopaminergic Neurons Innervating the Amygdala and the Nucleus Accumbens: In Vivo Voltammetry as a Tool for Functional Anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 473 (1 Neurochemical), pp.496-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1986.tb23641.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the effects of buspirone, BMY 13805, and 1-PP on dopaminergic metabolism in the nucleus accumbens using in vivo voltammetry in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 39 (8), pp.685-692. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0024-3205(86)90015-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral study after local injection of 6-hydroxydopamine into the nucleus accumbens in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 344 (1), pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0006-8993(85)91184-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternation behavior, spatial discrimination, and reversal disturbances following 6-hydroxydopamine lesions in the nucleus accumbens of the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and neural biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 44 (3), pp.354-363. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0163-1047(85)90640-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of haloperidol and sulpiride on dopamine metabolism in nucleus accumbens and olfactory tubercle: A study by in vivo voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 14 (3), pp.775-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0306-4522(85)90142-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of dopaminergic activity in the nucleus accumbens following facilitation or blockade of the dopaminergic transmission in the amygdala: a study by in vivo differential pulse voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 346 (1), pp.141-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)91104-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of d- and l-amphetamine on dopamine metabolism and ascorbic acid levels in nucleus accumbens and olfactory tubercle as studied by in vivo differential pulse voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gonon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 336 (2), pp.253-263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)90652-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4778,78 +4778,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupted dopaminergic responses in the nucleus accumbens shell to ketamine treatment in adult rats after neonatal TTX inactivation of the prefrontal cortex Monitoring Molecules in Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Usun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4877,87 +4877,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference. Los Angeles (CA), USA, 3-7 Août, 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early postnatal inactivation of the prefrontal cortex results in disrupted dopaminergic responses in the nucleus accumbens shell to ketamine treatment in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Usun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4998,156 +4998,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Meeting of the American Society for Neuroscience, San Diego (CA), USA, Nov 9-13 Novembre, 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal prefrontal inactivation results in ketamine-induced increases in dopaminergic responses in the nucleus accumbens and dorsal striatum in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Molecules in Neuroscience, 14th International Conference. London, (UK), September 16-20, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal dopaminergic responses to ketamine challenge are increased after early postnatal inactivation of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Uusn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eybrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,233 +5175,233 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the American Society for Neuroscience, New Orleans (Louisiana), USA, 13-17 October 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic reactivity to D-amphetamine is increased in adult rats following a postnatal functional inactivation of the anteromedian prefrontal cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer Francisca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: BC11 : Computational Neuroscience &amp; Neurotechnology Bernstein Conference &amp; Neurex Annual Meeting 2011, Freiburg, Germany, 4 Oct - 6 Oct, 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Freiburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/conf.fncom.2011.53.00180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of a postnatal functional blockade of the prefrontal cortex on latent inhibition responses monitored in the core part of the nucleus accumbens in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Molecules in Neuroscience. 13th International Conference, Vrije Universiteit Brussels, Brussels, (BELGIUM), September 12-16, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent inhibition-related dopaminergic responses in the core part of the nucleus accumbens are disrupted following neonatal transient blockade of the ventral subiculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5417,2534 +5417,2534 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Meeting of the American Society for Neuroscience, Washington (DC), USA, 15-19 November, 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of the ventral subiculum or the entorhinal cortex in newborn rats has a different impact on latent inhibition related dopaminergic responses in the anterior dorsal striatum at adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Molecules in Neuroscience.12th International Conference, University of British Columbia, Vancouver, (CANADA), August 10-14, 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early tetrodoxin blokade of the ventral subiculum abolishes latent inhibition related striatal dopaminergic responses in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting of the doctoral schools of the Charles University (Prague) and Louis Pasteur University (Strasbourg), Strasbourg, FRANCE, 12-14, November, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of latent inhibition responses in the anterior striatum in adult rat following neonatal reversible inactivation of the ventral subiculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the American Society for Neuroscience, San Diego (CA) USA, November 3-7, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent inhibition responses in the shell part of the nucleus accumbens are disrupted in adult rat following neonatal functional blockade of the entorhinal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Meeting of the American Society for Neuroscience, Atlanta (GA), USA, October 14-18, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The network of latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Meeting : Symposium on Schizophrenia. Ottrott (FRANCE), November 3-5, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Ottrott, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The striatal dopaminergic changes observed in latent inhibition paradigm are dependent on the ventral subiculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Meeting of the American Society for Neuroscience, San Diego (CA) USA, October 23-27, 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dopaminergic changes observed in the nucleus accumbens in latent inhibition are dependent on the entorhinal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 2-7, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The entorhinal cortex controls the striatal dopaminergic responses in latent inhibition paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 2-7, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des neurones dopaminergiques mésencéphaliques dans l’émergence des réponses comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS UMR 7101, Université Paris VI, Paris (FRANCE), 24 Janvier 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of mesencephalic dopaminergic neurons in affective perception and latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dept. de Fisiología, Universidad de La Laguna, SPAIN, December 5, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, San Cristóbal de La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the schizophrenic pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on in vivo Methods. Karolinska Institutet Stockholm, (SWEDEN), June 24-27, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data concerning the involvement of mesencephalic dopaminergic neurons in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Eltem-Neurex Meeting : Research activities in Neuropsychiatry and Neuropsychology. Dieffenthal (FRANCE), October 12-14, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Dieffenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and latent inhibition : Differential involvement of dopaminergic neurons innervating the core and ventral shell parts of the nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EBBS-EBPS, Marseille (FRANCE), September 8-12, 2001.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic neurons, behavior and affective perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. of Psychobiology, Dept of Psychology, University of São Paulo, Ribeirão Preto, State of São Paulo, BRAZIL, February 8, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective perception and mesolimbic dopaminergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on in vivo Methods, Santa Cruz de Tenerife (SPAIN), September 23 1996.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Santa Cruz de Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurones dopaminergiques et relations cerveau-comportement: Analyse à l’aide de la voltamétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Station de Physiologie de la Reproduction des Mammifères Domestiques, Centre de Recherches INRA de Tours, Nouzilly (FRANCE), 15 Mars 1996.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurochemical correlates of sociosexual interactions as monitored by voltammetry and microdialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Gonzales-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ramon Fernandez-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the European Brain and Behavior Society, Madrid (SPAIN), September 16-18, 1993.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche psychobiologique du fonctionnement des noyaux gris centraux et de leur neurorégulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Vicenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de la Société de Neurologie. Centenaire de la mort J.M. Charcot, Paris (FRANCE) 9-11 Juin, 1993.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of mesolimbic dopaminergic neurons is opposite depending on the affective value of stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Meeting of the American Society for Neuroscience, Anaheim, (CA), USA, October 25-30,1992.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique et expérimentale du rôle et des modalités d'intervention des neurones dopaminergiques mésencéphaliques dans les relations cerveau-comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Conférence de l'Association Marocaine de Neurosciences, Université Ibn Tofail, Kénitra (MAROC), 16 Octobre 1992.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Kénitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voltamétrie : un nouvel outil d'analyse en neurobiologie et neuropharmacologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre de l'Action Intégrée Franco-Marocaine. Faculté des Sciences, Université Ibn Tofail, Kénitra (MAROC), 12 Octobre 1992.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Kénitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the dopaminergic transmission in the nucleus accumbens by the dopaminergic neurons innervating the hippocampus and the entorhinal cortex. A voltammetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 th Annual Meeting of the European Neuroscience Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different influences of cortical and subcortical dopaminergic projections on dopaminergic transmission in the nucleus accumbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 4th Meeting on Electrochemical Detection, HPLC and in vivo Monitoring in the Biosciences. Nottingham (U.K.), September 19-21, 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1989, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dopaminergic neurons as a network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Vicenzo Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Maccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mesolimbic Dopamine System: From Motivation to Action An International Workshop of the European Behavioural Pharmacology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1989, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional interdependence between the dopaminergic projection reaching the nucleus accumbens and other mesencephalic dopaminergic projections. In vivo voltammetry as a tool for functional anatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ventral striatum: A functional approach from the dopaminergic transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle of conferences on new developments in the study of the liberation of cerebral neurotransmitters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1988, San Cristóbal de La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">11th Annual Meeting of the European Neuroscience Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1988, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683810v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ventral striatum: A functional approach from the dopaminergic transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional interdependence between the dopaminergic projection reaching the nucleus accumbens and other mesencephalic dopaminergic projections. In vivo voltammetry as a tool for functional anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Meeting of the European Neuroscience Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1988, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Cycle of conferences on new developments in the study of the liberation of cerebral neurotransmitters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1988, San Cristóbal de La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659360v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dopaminergic projections reaching the frontal cortex (anteromedial and rhinal parts) and the septum modulate in opposite way the dopaminergic activity in the nucleus accumbens. Functional interdependence as a general property of the dopaminergic mesencephalic neuronal group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Catecholamine Symposium,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1987, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional interdependence between the dopaminergic innervations of the frontal cortex and the nucleus accumbens demonstrated by in vivo voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1986, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limbic system, basal ganglia and dopaminergic neurons : executive and permissive neurons and their role in the organization of behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7952,120 +7952,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, Ziehron Yaacov, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic neurons, nucleus accumbens system and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,120 +8073,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1986, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine and behaviour : functional and theoretical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,382 +8194,382 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotransmitter Interactions in the Basal Ganglia Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1985, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in dopaminergic activity in the nucleus accumbens after pharmacological alteration of dopaminergic transmission in the amygdala. A voltammetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Meeting of the European Neuroscience Association.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1985, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo voltammetry effects of haloperidol and amphetamine in nucleus accumbens and olfactory tubercle. 6th European Neuroscience Congress, Malaga (SPAIN), September, 5-10, 1982.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Neuroscience Congress, Malaga (SPAIN), September, 5-10, 1982.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1982, Malaga, Spain. pp.299-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperemotivity and initiation of action deficits after specific dopamine lesions in the nucleus accumbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Neuroscience Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1981, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8579,392 +8579,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal modeling for schizophrenia: Stereotyped-rotations induced by ketamine in adult male rats are significantly increased after postnatal inactivation of the prefrontal cortex but not of the ventral subiculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53d annual meeting of the Society for Neuroscience, Neuroscience 2024, Chicago (USA), Octobre 5-9, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Chicago (Illinois), United States. pp.Program No. LBA008.118. 2024 Neuroscience Meeting Planner., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data in an animal model for schizophrenia : ketamine-induced locomotor activity and repetitive behavioural responses are higher after neonatal functional blockade of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science Communications World Wide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2024, Vienna (Austria), 25-29 june 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57736/5eea-738e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on Ketamine-induced behavioural responses in an animal model for schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023 24-26 May 2023, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketamine-induced behavioural responses in an animal model for schizophrenia: new data after early inactivation of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRBSDays-2023, Strasbourg, France, July 06-07, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of postnatal TTX blockade of the ventral subiculum on MK-801-induced dopaminergic responses in the nucleus accumbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9006,73 +9006,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Molecules in Neuroscience Meeting−18h International Conference, Lyon (FRANCE), June 29th-July 2nd.2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and dopaminergic responses in the shell part of the Nacc are disrupted after MK-801 administration in adult rats subjected to neonatal functional inactivation of the ventral subiculum. Virtual Forum-19-21 Mai 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9114,73 +9114,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021-International Virtual Meeting- 19-21 Mai 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MK-801-induced behavioural and dopaminergic responses in the shell part of nucleus accumbens in adult rats are disrupted after neonatal functional inactivation of the ventral subiculum.Virtual Forum-11-15 juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9222,73 +9222,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 FENS Forum of Neuroscience-11-15 juillet 2020-Virtual Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, En ligne, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketamine-induced behavioural and dopaminergic responses in the core part of the nucleus accumbens in adult rats are increased following postnatal ventral subiculum functional inactivation. Marseille (France), 22−24 Mai 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9330,73 +9330,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française des Neurosciences− NeuroFrance 2019− Marseille (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal ventral subiculum functional inactivation results in ketamine-induced increases in behavioural and dopaminergic responses in the core subregion of the nucleus accumbens in adult rats. Berlin (Germany) 7-11 Juillet, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9451,73 +9451,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th FENS Forum of Neuroscience, Berlin (Germany)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early functional blockade of the ventral subiculum enhances ketamine-induced dopaminergic responses in the core part of the nucleus accumbens in adult rats. Oxford (UK) 25−28 Mars, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9572,73 +9572,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Molecules in Neuroscience Meeting−17th International Conference, Oxford (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Oxford, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic responses in the core part of the nucleus accumbens to dizocilpine administration at adulthood are increased following early functional blockade of the prefrontal cortex. Bordeaux (France), 17−19 Mai 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9693,73 +9693,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française des Neurosciences− NeuroFrance 2017− Bordeaux (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different dopaminergic responses to MK−801 challenge were observed in the shell and core subregions of the nucleus accumbens following early blockade of the prefrontal cortex. Copenhague (Danemark), 2−6 Juillet, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9814,73 +9814,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FENS Forum of Neuroscience, Copenhague (Danemark),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic variations in the shell and core parts of the nucleus accumbens to MK−801 are differentially disrupted in adult rats after postnatal functional blockade of the prefrontal cortex. Göteborg (Suède), 29 Mai−2 Juin, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9935,73 +9935,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Molecules in Neuroscience Meeting−16th International Conference, Göteborg (Suède)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Göteborg, Sweden. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal inactivation of the left prefrontal cortex results in different dopaminergic responses in the shell and core parts of the nucleus accumbens after MK−801 administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10056,73 +10056,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on cognitive neuropsychiatry : Self disorders in Schizophrenia, 11th Neurex conference,Strasbourg (France), 29−31 Mars, 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Strasbourg, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal prefrontal cortex TTX inactivation induced a disruption in dopaminergic responses in dorsomedian shell part of the nucleus accumbens to MK801 treatment at adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10177,73 +10177,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque de la Société des Neurosciences, Montpellier, France, du 19 -22 Mai, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal functional inactivation of the prefrontal cortex results in increased dopaminergic responses in the core part of the nucleus accumbens to MK801 administration in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10272,100 +10272,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th annual meeting of the Society for Neuroscience, Chicago (USA), Octobre 17-21, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic responses in the nucleus accumbens shell to ketamine treatment are disrupted following neonatal inactivation of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Usun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10393,73 +10393,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Forum of European Neuroscience, Milan, ITALY, 5-9 Juillet, 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic responses in shell part of the nucleus accumbens to MK801 administration are disrupted in adult rats after neonatal prefrontal cortex transient inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10514,73 +10514,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th annual meeting of the Society for Neuroscience, Washington (DC), USA, November 15-19, 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Washington, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal inactivation of the prefrontal cortex induced an increase in dorsal striatal dopaminergic responses to ketamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10622,342 +10622,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de la Société des Neurosciences, Lyon (France), 21-24 Mai, 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal TTX inactivation of the prefrontal cortex results in ketamine-induced increases in dopaminergic response in the nucleus accumbens at adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased locomotor activity and dopamine release in the nucleus accumbens of adults rats following ketamine administration were observed after neonatal transitory inactivation of the anteromedian prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Usun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rusnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eybrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Forum of European Neuroscience, Barcelona (SPAIN), 14-18 July, 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
+              <w:t xml:space="preserve">4th Conference of the Mediterranean Neuroscience Society, Istanbul (TURKEY), 30 September- 3 October 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640846v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased locomotor activity and dopamine release in the nucleus accumbens of adults rats following ketamine administration were observed after neonatal transitory inactivation of the anteromedian prefrontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal TTX inactivation of the prefrontal cortex results in ketamine-induced increases in dopaminergic response in the nucleus accumbens at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Usun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rusnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eybrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the Mediterranean Neuroscience Society, Istanbul (TURKEY), 30 September- 3 October 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 2012</w:t>
+              <w:t xml:space="preserve">8th Forum of European Neuroscience, Barcelona (SPAIN), 14-18 July, 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640848v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and dopaminergic hyperreactivity to ketamine administration in adult rats after early functional inactivation of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Usun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rusnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eybrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10985,73 +10985,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting, Strasbourg (FRANCE), 25 October, 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Strasbourg, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic reactivity to D-amphetamine is increased in adult rats following a postnatal functional inactivation of the anteromedian prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11067,73 +11067,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Neuroscience and Neurotechnology Bernstein Conference and Neurex Annual Meeting, Freiburg (GERMANY),October 4-6, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Freiburg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-amphetamine induces an increased dopamine release in the core part of the nucleus accumbens in adult rats following a neonatal functional blockade of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11149,100 +11149,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque de la Société des Neurosciences, Marseille (FRANCE), May 24 - 27, 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketamine increases dopaminergic responses in the core part of the nucleus accumbens in adult rats after postnatal functional blockade of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rusnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eybrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11257,73 +11257,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Meeting of the American Society for Neuroscience, Washington (DC), USA, 12-16 November, 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Washington, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal tetrodotoxin blockade of the ventral subiculum disrupts latent inhibition responses in the shell part of the nucleus accumbens in rats at adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11339,73 +11339,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting, Basel (Switzerland), June14, 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Basel, Switzerland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal functional inactivation of the prefrontal cortex results in an increased dopaminergic response in the core part of the nucleus accumbens to D-amphetamine treatment in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11421,73 +11421,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Meeting of the American Society for Neuroscience, San Diego (USA), November 13-17, 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, San Diego, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precocious transient blockade of the ventral subiculum abolishes latent inhibition responses in the shell part of the nucleus accumbens in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11503,73 +11503,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience, Amsterdam (The Netherlands), 3-7 Juillet, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of latent inhibition- related dopaminergic responses monitored in the core part of the nucleus accumbens in adult rats following a transient neonatal inactivation of the ventral subiculum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11585,73 +11585,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque de la Société des Neurosciences, Bordeaux, France, May 26- 29, 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal functional blockade of the ventral subiculum abolishes latent inhibition responses in the shell part of the nucleus accumbens in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11667,73 +11667,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Meeting of the American Society for Neuroscience, Chicago ,USA, October 17-21, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Chicago, United States. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal tetrodotoxin inactivation of the ventral subiculum abolished latent inhibition responses in the core part of the nucleus accumbens in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11749,182 +11749,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Meeting, Strasbourg, France, June 19, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early functional inactivation of the prefrontal cortex disrupts latent inhibition related dopaminergic responses in the core part of the nucleus accumbens at adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Meeting of the American Society for Neuroscience, Chicago (USA), October 17-21, 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Chicago, United States. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventral subiculum influences specifically the dopaminergic responses observed in the core and dorsomedial shell subregions of the nucleus accumbens in latent inhibition paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11939,182 +11939,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Forum of European Neuroscience Society, Genève, Switzerland, July 12-16, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal functional blockade of the ventral subiculum or the entorhinal cortex affects differentially latent inhibition-related dopaminergic responses in the anterior part of the striatum of adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Forum of European Neuroscience Society, Genève, Switzerland, July 12-16, 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial influence of the ventral subiculum on dopaminergic responses observed in the shell part of the nucleus accumbens in latent inhibition paradigm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12129,87 +12129,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex/ BCCN Meeting, Freiburg (GERMANY), 22-23 Juin, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Freiburg, Germany. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic responses observed in the shell part of the nucleus accumbens in latent inhibition paradigm are partially dependent on the ventral subiculum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12224,277 +12224,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the American Society for Neuroscience, San Diego, USA, November, 3-7, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, San Diego, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal functional inactivation of the entorhinal cortex has differential consequences on latent inhibition-related accumbal and striatal dopaminergic responses in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences Françaises, Montpellier (FRANCE), May 23-25, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal transitory blockade of the entorhinal cortex has more marked consequences on accumbal than striatal dopaminergic responses observed in latent inhibition paradigm in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex/ BCCN Meeting, Freiburg (GERMANY), June 22-23, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Freiburg, Germany. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dopaminergic responses obtained in the core part of the nucleus accumbens during latent inhibition are dependent on the ventral subiculum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12509,5457 +12509,5457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting, Basel (SWITZERLAND), March 29, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Basel, Switzerland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hippocampal ventral subicular region influences the dopaminergic responses observed in the core part of the nucleus accumbens in latent inhibition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Latent inhibition responses in the shell part of the nucleus accumbens are reversed following neonatal functional blockade of the entorhinal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Meeting of the Society for Neuroscience, Atlanta (GA), USA, October 14-18, 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. 2006</w:t>
+              <w:t xml:space="preserve">Neurex Annual Meeting, Basel (SWITZERLAND), March 29, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Basel, Switzerland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754807v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolition of latent inhibition responses in the nucleus accumbens following neonatal reversible blockade of the entorhinal cortex.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The hippocampal ventral subicular region influences the dopaminergic responses observed in the core part of the nucleus accumbens in latent inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Forum of European Neuroscience, Vienna (AUSTRIA), July 8-12, 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. 2006</w:t>
+              <w:t xml:space="preserve">36th Annual Meeting of the Society for Neuroscience, Atlanta (GA), USA, October 14-18, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754808v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent inhibition responses in the shell part of the nucleus accumbens are reversed following neonatal functional blockade of the entorhinal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abolition of latent inhibition responses in the nucleus accumbens following neonatal reversible blockade of the entorhinal cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex Annual Meeting, Basel (SWITZERLAND), March 29, 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Basel, Switzerland. 2006</w:t>
+              <w:t xml:space="preserve">5th Forum of European Neuroscience, Vienna (AUSTRIA), July 8-12, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754796v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal dopaminergic responses in latent inhibition : Influence of the ventral subiculum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences. Lille (FRANCE), May 17-20, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the ventral subiculum on striatal dopaminergic and behavioral responses in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque Confrontation Biologico-Cliniques de Rouffach, Rouffach (FRANCE). September 28- October 01, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Rouffach, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal reversible blockade of the entorhinal cortex results in disruption of latent inhibition responses in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Meeting of the Society for Neuroscience, Washington, (DC), USA, November 12-16, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Washington, United States. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the ventral subiculum in striatal dopaminergic responses observed in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex meeting, Strasbourg (FRANCE), April 4, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Strasbourg, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The striatal dopaminergic responses obtained in latent inhibition paradigm are dependent on the entorhinal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d Forum of European Neuroscience, Lisbon (Portugal), July 10-14, 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbon, Portugal. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential influence of the entorhinal cortex on dopamine in the core of the nucleus accumbens and the anterior striatum in latent inhibition paradigm. Neurex meeting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex meeting, Freiburg (GERMANY), April 23, 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Freiburg, Germany. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neurones dopaminergiques innervant la partie antérieure du striatum sont impliqués dans les processus d'inhibition latente contrairement aux neurones innervant la partie postérieure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences. Rouen (FRANCE), 13-16 Mai, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Rouen, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the entorhinal cortex on the dopaminergic changes observed in the nucleus accumbens in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex meeting, Basel (SWITZERLAND), April 11, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Basel, Switzerland. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent inhibition and striatal dopamine: differential involvement of the anterior and posterior parts of the striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex meeting, Basel (SWITZERLAND), April 11, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Basel, Switzerland. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’influence du cortex entorhinal sur les réponses dopaminergiques du noyau accumbens dans l’inhibition latente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences. Rouen, 13-16 Mai, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Rouen, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesencephalic dopaminergic neurons and latent inhibtion : Selective involvement of dopaminergic neurons innervating the anterior part of the striatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d Forum of European Neuroscience, Paris (FRANCE), July 13-17, 2002.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic neurons innervating three subdivisions of the nucleus accumbens (core, dorsomedian shell and ventromedian shell) are differentially involved in affective perception and latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3d Forum of European Neuroscience, Paris (FRANCE), July 13-17, 2002.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of dopaminergic neurons innervating the anterior part and posterior part of the striatum in latent inhibtion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Meeting of the American Society for Neuroscience, Orlando (FL), USA, November 2-7, 2002.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Orlando, United States. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and latent inhibition : Differential involvement of dopaminergic neurons innervating the dorsal and ventral shell parts of the nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on in vivo Methods, Dublin (IRELAND), June 16-19, 2001.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Dublin, Ireland. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurones dopaminergiques mésolimbiques et inhibition latente: Mise en jeu différentielle des innervations du core et du shell ventral du noyau accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque de la Société des Neurosciences, Toulouse (FRANCE), May 28-31, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of dopaminergic neurons innervating the dorsal shell part of the nucleus accumbens in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Meeting of the American Society for Neuroscience, San Diego (CA), USA, November 10-15, 2001.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, San Diego, United States. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of dopaminergic neurons innervating three subregions of the nucleus accumbens in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex meeting, Strasbourg (FRANCE), December 11, 2001.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Strasbourg, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation de la physiopathologie schizophrénique: Etude de l’intervention des neurones dopaminergiques mésolimbiques dans l’inhibition latente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Carrefour Français des Biotechnologies. Strasbourg (FRANCE), September 11-12, 2000.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Strasbourg, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pre-exposure to the conditional stimulus on dopaminergic responses in the ventral shell part of the nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 4-11, 2000.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, New Orleans, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of implication of dopaminergic neurons innervating the ventral shell part of the nucleus accumbens in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex meeting, Freiburg (GERMANY), December 8, 2000.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Freiburg, Germany. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception: effects of pre-exposure to the stimulus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Implication of the mesolimbic dopaminergic neurons in latent inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on in vivo Methods, Stony Brook (NY), USA, June 19-23, 1999.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Stony Brook, United States. 1999</w:t>
+              <w:t xml:space="preserve">Neurex meeting. Basel (SWITZERLAND), December 13-14, 1999.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Basel, Switzerland. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759227v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the mesolimbic dopaminergic neurons in latent inhibition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception: effects of pre-exposure to the stimulus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex meeting. Basel (SWITZERLAND), December 13-14, 1999.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Basel, Switzerland. 1999</w:t>
+              <w:t xml:space="preserve">8th International Conference on in vivo Methods, Stony Brook (NY), USA, June 19-23, 1999.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Stony Brook, United States. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758148v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception: effects of latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the American Society for Neuroscience, Miami Beach (FL), USA, October 23-28, 1999.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Miami Beach, United States. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesencephalic dopaminergic neurons : study of amygdalostriatal interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Regio Neurex-Neurostras, Strasbourg (FRANCE), October 23, 1998.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Strasbourg, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place attraction or aversion toward an olfactory stimulus. Involvement of the basolateral nucleus of amygdala.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the American Society for Neuroscience, Los Angeles (CA), USA, November 7-12, 1998.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Los Angeles, United States. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left predominance of functional interdependence between mesolimbic dopaminergic projections to parahippocampal regions and nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks, Past and Future, Arcachon (FRANCE), October 2-3, 1997.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Arcachon, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic neurons and affective perception : lack of involvement of amygdalostriatal interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécificité des relations fonctionnelles entre le noyau basolatéral de l’amygdale et le noyau accumbens dans l’implication des neurones dopaminergiques mésolimbiques dans la perception affective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, October 25-30, 1997.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, New Orleans, United States. 1997</w:t>
+              <w:t xml:space="preserve">3ème Colloque de la Société des Neurosciences, Bordeaux (FRANCE), 25-28 Mai, 1997.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Bordeaux, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759228v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificité des relations fonctionnelles entre le noyau basolatéral de l’amygdale et le noyau accumbens dans l’implication des neurones dopaminergiques mésolimbiques dans la perception affective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Dopaminergic neurons and affective perception : lack of involvement of amygdalostriatal interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque de la Société des Neurosciences, Bordeaux (FRANCE), 25-28 Mai, 1997.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Bordeaux, France. 1997</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, October 25-30, 1997.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, New Orleans, United States. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760100v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception : Study of the amygdala-nucleus accumbens interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on in vivo Methods, Santa Cruz de Tenerife, (SPAIN), September 21-24, 1996.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Santa Cruz de Tenerife, Spain. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception : specificity of amygdala-nucleus accumbens interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the American Society for Neuroscience, Washington, (DC), USA, November 15-21, 1996.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Washington, United States. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception : involvement of amygdala-nucleus accumbens interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the American Society for Neuroscience, San Diego (CA), USA, November 11-16, 1995.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, San Diego, France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'intervention des neurones dopaminergiques innervant le striatum dorsal dans la perception affective des stimulus environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque de la Société des Neurosciences, Lyon (FRANCE), 14-18 Mai, 1995.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Lyon, France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’influence de l’amygdale sur la réponse dopaminergique du striatum ventral lors de l’exposition aux stimulus présentant une connotation affective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque de la Formation Doctorale de Neurosciences et Pharmacologie des Universités de Bordeaux I et II, Arcachon (FRANCE), 4 Mai 1995.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Arcachon, France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of dopaminergic neurons innervating the dorsal striatum in affective perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on in vivo Methods, Seignosse 'Les Tuquets' (FRANCE), September 17-20, 1994.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Seignosse 'Les Tuquets', France. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatum dorsal et perception affective : Intervention des neurones dopaminergiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de la Formation Doctorale de Neurosciences et Pharmacologie des Universités de Bordeaux I et II, Arcachon (FRANCE), 3 Mai, 1994.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, Arcachon, France. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsal striatum and affective perception : involvement of dopaminergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the American Society for Neuroscience, Miami Beach, (FL), USA, November 13-18, 1994.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Miami, United States. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of mesolimbic dopaminergic neurons to the affective value of stimulus is regionalized and lateralized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the American Society for Neuroscience, Washington, (DC) USA, November 7-12 1993.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Washington, United States. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des neurones dopaminergiques mésolimbiques dans la perception affective des stimulus environnementaux : Etude d'une préférence hémisphérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque de la Formation Doctorale de Neurosciences et Pharmacologie des Universités de Bordeaux I et II, Arcachon (FRANCE), 29 Avril, 1993.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, Arcachon, France. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralized functional interdependence between the mesencephalic dopaminergic projections reaching the entorhinal cortex and the nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khaled Choulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rouge-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st SONA International Neuroscience Conference, Nairobi (KENYA), March 8-13, 1993.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Nairobi, Kenya. 1 (1), pp.67, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention des neurones dopaminergiques mésencéphaliques dans la perception affective des stimulus environnementaux. Etude à l'aide de la voltamétrie in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Société Française des Neurosciences, Strasbourg (FRANCE), 4-7 Mai, 1992.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Strasbourg, France. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdépendance fonctionnelle entre les voies dopaminergiques innervant la région parahippocampique et le noyau accumbens. Implication différentielle des récepteurs D1 et D2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Société Française des Neurosciences, Strasbourg (FRANCE), 4-7 Mai, 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Strasbourg, France. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to receptive female odors selectively increases dopamine release in the nucleus accumbens of naive male rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Gonzalez-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on in vivo methods, Noordwijkerhout (THE NETHERLANDS), September 21-24, 1991.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Noordwijkerhout, Netherlands. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional interdependence between the dopaminergic pathways innervating the parahippocampal region in the nucleus accumbens. Differential involvement of D1 and D2 receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on in vivo methods, Noordwijkerhout (THE NETHERLANDS), September 21-24, 1991.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Noordwijkerhout, Netherlands. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences de voies dopaminergiques corticales et sous-corticales sur la transmission dopaminergique dans le noyau accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque National de la Société Française des Neurosciences. Montpellier (FRANCE) 9-12 Mai, 1989.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1989, Montpellier, France. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the dopaminergic activity in the nucleus accumbens by dopaminergic neurons innervating the anteromedial and suprarhinal parts of the prefrontal cortex. A voltammetric study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Meeting of the European Neuroscience Association, Zürich (SWITZERLAND), September 4-8, 1988.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Zürich, Switzerland. Suppl. 75.30., 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buspirone affects dopaminergic metabolism in the nucleus accumbens by a mechanism independent of presynaptic DA receptors as demonstrated using in vivo voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd British Electrochemical Detection Meeting, Cambridge (UNITED KINGDOM), March 30- April 1, 1987.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1987, Cambridge, United Kingdom. 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the dopaminergic activity in the nucleus accumbens by the dopaminergic neurons innervating the anteromedial and the suprarhinal parts of the prefrontal cortex. A voltammetric study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd British Electrochemical Detection Meeting, Cambridge (UNITED KINGDOM), March 30- April 1, 1987.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1987, Cambridge, United Kingdom. 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dopaminergic projections reaching the frontal cortex and the septum modulate in opposite way the dopaminergic activity in the nucleus accumbens. Demonstration using in vivo voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Congress of Neuroscience (IBRO), Budapest (HUNGARY), August 16-21, 1987.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Budapest, Hungary. Suppl. 22, pp.115, 1987, Neuroscience</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'activité de la voie dopaminergique méso-accumbens par la voie dopaminergique méso-amygdalienne. Etude électrochimique in vivo.</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of buspirone, BMY 13805 and 1PP on dopaminergic metabolism in the nucleus accumbens. An in vivo voltammetric study in freely moving rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Neurosciences, Bordeaux (FRANCE), 22-26 Avril 1986</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1986, Bordeaux, France. 1986</w:t>
+              <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association, Marseille (FRANCE), September 14-18, 1986.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1986, Marseille, France. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762249v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of buspirone, BMY 13805 and 1PP on dopaminergic metabolism in the nucleus accumbens. An in vivo voltammetric study in freely moving rats.</w:t>
+                <w:t xml:space="preserve">Régulation de l'activité de la voie dopaminergique méso-accumbens par la voie dopaminergique méso-amygdalienne. Etude électrochimique in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association, Marseille (FRANCE), September 14-18, 1986.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1986, Marseille, France. 1986</w:t>
+              <w:t xml:space="preserve">Colloque des Neurosciences, Bordeaux (FRANCE), 22-26 Avril 1986</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1986, Bordeaux, France. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762244v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of buspirone effects on DA autoreceptors as demonstrated using in vivo voltammetry in the nucleus accumbens of rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association, Marseille (FRANCE), September 14-18, 1986.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1986, Marseille, France. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des neurones dopaminergiques du noyau accumbens en réponse à différentes situations d'interaction sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Neurosciences, Bordeaux (FRANCE), 22-26 Avril 1986</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1986, Bordeaux, France. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurochemical correlates of behavioral situations studied by in vivo differential pulse voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Neuroscience Congress, Oxford (UNITED KINGDOM), September 8-12, 1985.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1985, Oxford, United Kingdom. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional interdependence between the dopaminergic neurons innervating the amygdala and the nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on neurochemical analysis of the conscious brain : voltammetry and push-pull perfusion, New York City (NY) USA, April 17-19, 1985.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1985, New York, United States. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric study of effects of haloperidol and sulpiride in nucleus accumbens and olfactory tubercle. Interaction with chloral hydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Neuroscience Congress, The Hague (The NETHERLANDS), September 11-15, 1984.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1984, The Hague, Netherlands. 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17969,130 +17969,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Molecules in Neuroscience. Proceedings of the 6th International Conference on in vivo Methods. Seignosse (FRANCE) September 17-20,1994.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Spampinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1-396, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18102,288 +18102,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parahippocampal region–dopaminergic neuron relationships in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lubow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latent Inhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.319-341, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cbo9780511730184.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine and behavior: functional and theoretical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deminière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Sandler; C. Feuerstein; B. Scatton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotransmitter Interactions in the Basal Ganglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raven Press, pp.193-204, 1987, 9780881672671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18393,51 +18393,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MK-801-induced behavioral and dopaminergic responses in the shell part of the nucleus accumbens in adult rats are disrupted after neonatal blockade of the ventral subiculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18472,73 +18472,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal functional inactivation of the ventral subiculum enhances dopaminergic responses in the core part of the nucleus accumbens following ketamine injection in adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18573,65 +18573,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18778,51 +18778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Saoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Kereselidze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eybrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louilot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.105195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duco de Beus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tagliabue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pouvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.08.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Usun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eybrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.08.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0B16964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gobaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schleef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM7K258Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.74" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peterschmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06755.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W4TJ4VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNV0TJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05503.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8XH02TN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoeltzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04366.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22C403D6742502584BACE5EBD148DEF3D6CE5B2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoeltzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.06.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRCMFW0M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taghzouti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000115920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeanblanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00823-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SX1CVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00019-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHX3V6W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(99)00530-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAE618431C58C377DB541E60D0A15F379929A884/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199711100-00021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K Choulli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(97)01050-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZPVVP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00255-H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPG160R9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90171-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H8R2CB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guadalupe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(91)90841-I" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBWRW468-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guadalupe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(90)90864-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJC0LDR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mocaer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(90)90166-O" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186JCPJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(89)90331-X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QVZ6GNZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gozlan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Studler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(88)91136-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EABCE30296ACAB07A956BB5E0447564AD47D579B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Angio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9384(87)90357-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFB3S2TK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(87)90293-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2Q6L5T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90646-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKC06WCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1986.tb23641.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCDD7C0E73497971490457EE8CFC4F97DD89C100/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(86)90015-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ1JD80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Herman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91184-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNTKKZ47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0163-1047(85)90640-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF1E0B647FC2103FF297FFD41C5507FF64F76AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(85)90142-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWDSCRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91104-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D14SPPVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)90652-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT06N20N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makhloufi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Uusn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Francisca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00180" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647803v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646815v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653627v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jeanblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652697v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzales-Mora" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Fernandez-Vera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vicenzo Piazza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Deminiere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maccari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Taghzouti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Deminiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949909v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pujol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Herman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heintz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57736/5eea-738e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550207v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rusnac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640844v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642239v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753890v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753885v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loureiro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754809v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754797v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754807v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754808v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758147v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754795v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758152v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758159v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758157v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758158v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758145v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759227v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758144v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759230v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759238v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759229v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760104v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760101v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760103v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761207v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761196v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaled Choulli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouge-Pont" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761192v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761208v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762244v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762248v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762246v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671891v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683808v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durkin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spampinato" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913194v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lubow" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511730184.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913328v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Demini&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Saoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Kereselidze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eybrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louilot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.105195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duco de Beus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tagliabue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pouvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.08.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Usun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eybrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.08.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0B16964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gobaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schleef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM7K258Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.74" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peterschmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06755.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W4TJ4VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNV0TJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05503.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8XH02TN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoeltzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04366.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22C403D6742502584BACE5EBD148DEF3D6CE5B2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoeltzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taghzouti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000115920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanblanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.06.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRCMFW0M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeanblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00823-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SX1CVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00019-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHX3V6W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(99)00530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAE618431C58C377DB541E60D0A15F379929A884/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199711100-00021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K Choulli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(97)01050-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZPVVP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00255-H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPG160R9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90171-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H8R2CB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guadalupe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(91)90841-I" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBWRW468-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guadalupe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(90)90864-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJC0LDR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mocaer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(90)90166-O" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186JCPJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(89)90331-X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QVZ6GNZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gozlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Studler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(88)91136-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EABCE30296ACAB07A956BB5E0447564AD47D579B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Angio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9384(87)90357-X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFB3S2TK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(87)90293-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2Q6L5T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90646-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKC06WCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1986.tb23641.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCDD7C0E73497971490457EE8CFC4F97DD89C100/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(86)90015-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ1JD80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Herman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91184-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNTKKZ47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0163-1047(85)90640-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF1E0B647FC2103FF297FFD41C5507FF64F76AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(85)90142-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWDSCRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91104-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D14SPPVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)90652-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT06N20N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makhloufi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Uusn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Francisca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00180" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jeanblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzales-Mora" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Fernandez-Vera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vicenzo Piazza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Deminiere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maccari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Taghzouti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Deminiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949909v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pujol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Herman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heintz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57736/5eea-738e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550179v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634726v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639425v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rusnac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753890v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loureiro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754808v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758147v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758153v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758150v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758159v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758140v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758146v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758155v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758137v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758145v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759228v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760108v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761164v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761207v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaled Choulli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouge-Pont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761192v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761193v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762245v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762253v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762244v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762249v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762247v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762248v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durkin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spampinato" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lubow" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511730184.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Demini&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>