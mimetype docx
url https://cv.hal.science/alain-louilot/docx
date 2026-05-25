--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1826,273 +1826,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limbic System, Basal Ganglia, and Dopaminergic Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the entorhinal cortex on accumbal and striatal dopaminergic responses in a latent inhibition paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeanblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000115920⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 128 (1), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2004.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913304v1</w:t>
+                <w:t xml:space="preserve">hal-02913204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the entorhinal cortex on accumbal and striatal dopaminergic responses in a latent inhibition paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limbic System, Basal Ganglia, and Dopaminergic Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jeanblanc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
+                <w:t xml:space="preserve">H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2004.06.022⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (2-3), pp.157-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000115920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913204v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of dopamine in the anterior and posterior parts of the dorsal striatum in latent inhibition</w:t>
               </w:r>
@@ -2723,51 +2723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralized interdependence between limbicotemporal and ventrostriatal dopaminergic transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 59 (3), pp.495-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3110,64 +3110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 47 (13), pp.1083-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3226,64 +3226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite influences of dopaminergic pathways to the prefrontal cortex or the septum on the dopaminergic transmission in the nucleus accumbens. An in vivo voltammetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 29 (1), pp.45-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3329,64 +3329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesion of dopaminergic terminals in the amygdala produces enhanced locomotor response to d-amphetamine and opposite changes in dopaminergic activity in prefrontal cortex and nucleus accumbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,315 +3469,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel carbon fiber implantation assembly for cerebral voltammetric measurements in freely moving rats</w:t>
+                <w:t xml:space="preserve">Presynaptic control of dopamine metabolism in the nucleus accumbens. Lack of effect of buspirone as demonstrated using in vivo voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. d'Angio</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0031-9384(87)90357-X⟩</w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 40 (20), pp.2017-2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0024-3205(87)90293-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913308v1</w:t>
+                <w:t xml:space="preserve">hal-02913307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynaptic control of dopamine metabolism in the nucleus accumbens. Lack of effect of buspirone as demonstrated using in vivo voltammetry</w:t>
+                <w:t xml:space="preserve">A novel carbon fiber implantation assembly for cerebral voltammetric measurements in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Simon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Angio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 40 (20), pp.2017-2024. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 41 (3), pp.227-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0024-3205(87)90293-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0031-9384(87)90357-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913307v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential reactivity of dopaminergic neurons in the nucleus accumbens in response to different behavioral situations. An in vivo voltammetric study in free moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 397 (2), pp.395-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 473 (1 Neurochemical), pp.496-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3952,64 +3952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the effects of buspirone, BMY 13805, and 1-PP on dopaminergic metabolism in the nucleus accumbens using in vivo voltammetry in freely moving rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 39 (8), pp.685-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4049,732 +4049,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral study after local injection of 6-hydroxydopamine into the nucleus accumbens in the rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Alternation behavior, spatial discrimination, and reversal disturbances following 6-hydroxydopamine lesions in the nucleus accumbens of the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 344 (1), pp.9-20. </w:t>
+              <w:t xml:space="preserve">Behavioral and neural biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 44 (3), pp.354-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)91184-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0163-1047(85)90640-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913316v1</w:t>
+                <w:t xml:space="preserve">hal-02913313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternation behavior, spatial discrimination, and reversal disturbances following 6-hydroxydopamine lesions in the nucleus accumbens of the rat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of haloperidol and sulpiride on dopamine metabolism in nucleus accumbens and olfactory tubercle: A study by in vivo voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and neural biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0163-1047(85)90640-5⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 14 (3), pp.775-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0306-4522(85)90142-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913313v1</w:t>
+                <w:t xml:space="preserve">hal-02913319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of haloperidol and sulpiride on dopamine metabolism in nucleus accumbens and olfactory tubercle: A study by in vivo voltammetry</w:t>
+                <w:t xml:space="preserve">Modulation of dopaminergic activity in the nucleus accumbens following facilitation or blockade of the dopaminergic transmission in the amygdala: a study by in vivo differential pulse voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 14 (3), pp.775-782. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 346 (1), pp.141-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0306-4522(85)90142-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)91104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913319v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of dopaminergic activity in the nucleus accumbens following facilitation or blockade of the dopaminergic transmission in the amygdala: a study by in vivo differential pulse voltammetry</w:t>
+                <w:t xml:space="preserve">Effects of d- and l-amphetamine on dopamine metabolism and ascorbic acid levels in nucleus accumbens and olfactory tubercle as studied by in vivo differential pulse voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 346 (1), pp.141-145. </w:t>
+              <w:t xml:space="preserve">, 1985, 336 (2), pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)91104-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)90652-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913314v1</w:t>
+                <w:t xml:space="preserve">hal-02913317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of d- and l-amphetamine on dopamine metabolism and ascorbic acid levels in nucleus accumbens and olfactory tubercle as studied by in vivo differential pulse voltammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral study after local injection of 6-hydroxydopamine into the nucleus accumbens in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 336 (2), pp.253-263. </w:t>
+              <w:t xml:space="preserve">, 1985, 344 (1), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)90652-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(85)91184-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913317v1</w:t>
+                <w:t xml:space="preserve">hal-02913316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5978,76 +5978,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dopaminergic changes observed in the nucleus accumbens in latent inhibition are dependent on the entorhinal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The entorhinal cortex controls the striatal dopaminergic responses in latent inhibition paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6062,366 +6062,366 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 2-7, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653627v1</w:t>
+                <w:t xml:space="preserve">hal-03653602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The entorhinal cortex controls the striatal dopaminergic responses in latent inhibition paradigm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des neurones dopaminergiques mésencéphaliques dans l’émergence des réponses comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 2-7, 2003.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">CNRS UMR 7101, Université Paris VI, Paris (FRANCE), 24 Janvier 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653602v1</w:t>
+                <w:t xml:space="preserve">hal-03653605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des neurones dopaminergiques mésencéphaliques dans l’émergence des réponses comportementales</w:t>
+                <w:t xml:space="preserve">Involvement of mesencephalic dopaminergic neurons in affective perception and latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS UMR 7101, Université Paris VI, Paris (FRANCE), 24 Janvier 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Dept. de Fisiología, Universidad de La Laguna, SPAIN, December 5, 2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, San Cristóbal de La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653605v1</w:t>
+                <w:t xml:space="preserve">hal-03652697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of mesencephalic dopaminergic neurons in affective perception and latent inhibition</w:t>
+                <w:t xml:space="preserve">Towards an understanding of the schizophrenic pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dept. de Fisiología, Universidad de La Laguna, SPAIN, December 5, 2003.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, San Cristóbal de La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on in vivo Methods. Karolinska Institutet Stockholm, (SWEDEN), June 24-27, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652697v1</w:t>
+                <w:t xml:space="preserve">hal-03653604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an understanding of the schizophrenic pathophysiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dopaminergic changes observed in the nucleus accumbens in latent inhibition are dependent on the entorhinal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hoeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on in vivo Methods. Karolinska Institutet Stockholm, (SWEDEN), June 24-27, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">33rd Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 2-7, 2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653604v1</w:t>
+                <w:t xml:space="preserve">hal-03653627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data concerning the involvement of mesencephalic dopaminergic neurons in latent inhibition</w:t>
               </w:r>
@@ -6470,191 +6470,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and latent inhibition : Differential involvement of dopaminergic neurons innervating the core and ventral shell parts of the nucleus accumbens.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dopaminergic neurons, behavior and affective perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EBBS-EBPS, Marseille (FRANCE), September 8-12, 2001.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Marseille, France</w:t>
+              <w:t xml:space="preserve">Lab. of Psychobiology, Dept of Psychology, University of São Paulo, Ribeirão Preto, State of São Paulo, BRAZIL, February 8, 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Ribeirão Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758167v1</w:t>
+                <w:t xml:space="preserve">hal-03655765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic neurons, behavior and affective perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and latent inhibition : Differential involvement of dopaminergic neurons innervating the core and ventral shell parts of the nucleus accumbens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hoeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab. of Psychobiology, Dept of Psychology, University of São Paulo, Ribeirão Preto, State of São Paulo, BRAZIL, February 8, 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Ribeirão Preto, Brazil</w:t>
+              <w:t xml:space="preserve">1st EBBS-EBPS, Marseille (FRANCE), September 8-12, 2001.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655765v1</w:t>
+                <w:t xml:space="preserve">hal-03758167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective perception and mesolimbic dopaminergic neurons</w:t>
               </w:r>
@@ -7005,191 +7005,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of mesolimbic dopaminergic neurons is opposite depending on the affective value of stimulus</w:t>
+                <w:t xml:space="preserve">Analyse théorique et expérimentale du rôle et des modalités d'intervention des neurones dopaminergiques mésencéphaliques dans les relations cerveau-comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Meeting of the American Society for Neuroscience, Anaheim, (CA), USA, October 25-30,1992.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1992, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">. Conférence de l'Association Marocaine de Neurosciences, Université Ibn Tofail, Kénitra (MAROC), 16 Octobre 1992.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Kénitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655763v1</w:t>
+                <w:t xml:space="preserve">hal-03669750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse théorique et expérimentale du rôle et des modalités d'intervention des neurones dopaminergiques mésencéphaliques dans les relations cerveau-comportement</w:t>
+                <w:t xml:space="preserve">The response of mesolimbic dopaminergic neurons is opposite depending on the affective value of stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Conférence de l'Association Marocaine de Neurosciences, Université Ibn Tofail, Kénitra (MAROC), 16 Octobre 1992.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1992, Kénitra, Maroc</w:t>
+              <w:t xml:space="preserve">22nd Annual Meeting of the American Society for Neuroscience, Anaheim, (CA), USA, October 25-30,1992.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669750v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voltamétrie : un nouvel outil d'analyse en neurobiologie et neuropharmacologie</w:t>
               </w:r>
@@ -7514,217 +7514,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ventral striatum: A functional approach from the dopaminergic transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional interdependence between the dopaminergic projection reaching the nucleus accumbens and other mesencephalic dopaminergic projections. In vivo voltammetry as a tool for functional anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Meeting of the European Neuroscience Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1988, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Cycle of conferences on new developments in the study of the liberation of cerebral neurotransmitters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1988, San Cristóbal de La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659360v1</w:t>
+                <w:t xml:space="preserve">hal-03683810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional interdependence between the dopaminergic projection reaching the nucleus accumbens and other mesencephalic dopaminergic projections. In vivo voltammetry as a tool for functional anatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ventral striatum: A functional approach from the dopaminergic transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle of conferences on new developments in the study of the liberation of cerebral neurotransmitters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1988, San Cristóbal de La Laguna, Spain</w:t>
+              <w:t xml:space="preserve">11th Annual Meeting of the European Neuroscience Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1988, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683810v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dopaminergic projections reaching the frontal cortex (anteromedial and rhinal parts) and the septum modulate in opposite way the dopaminergic activity in the nucleus accumbens. Functional interdependence as a general property of the dopaminergic mesencephalic neuronal group</w:t>
               </w:r>
@@ -7799,580 +7799,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional interdependence between the dopaminergic innervations of the frontal cortex and the nucleus accumbens demonstrated by in vivo voltammetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limbic system, basal ganglia and dopaminergic neurons : executive and permissive neurons and their role in the organization of behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Moal</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1986, Marseille, France</w:t>
+              <w:t xml:space="preserve">Symposium of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, Ziehron Yaacov, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659368v1</w:t>
+                <w:t xml:space="preserve">hal-03659371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limbic system, basal ganglia and dopaminergic neurons : executive and permissive neurons and their role in the organization of behavior</w:t>
+                <w:t xml:space="preserve">Dopaminergic neurons, nucleus accumbens system and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the European Brain and Behaviour Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, Ziehron Yaacov, Israel</w:t>
+              <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1986, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659371v1</w:t>
+                <w:t xml:space="preserve">hal-03659362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic neurons, nucleus accumbens system and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional interdependence between the dopaminergic innervations of the frontal cortex and the nucleus accumbens demonstrated by in vivo voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1986, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659362v1</w:t>
+                <w:t xml:space="preserve">hal-03659368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and behaviour : functional and theoretical considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in dopaminergic activity in the nucleus accumbens after pharmacological alteration of dopaminergic transmission in the amygdala. A voltammetric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotransmitter Interactions in the Basal Ganglia Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1985, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th Annual Meeting of the European Neuroscience Association.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1985, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659372v1</w:t>
+                <w:t xml:space="preserve">hal-03659369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in dopaminergic activity in the nucleus accumbens after pharmacological alteration of dopaminergic transmission in the amygdala. A voltammetric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopamine and behaviour : functional and theoretical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Moal</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Deminiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual Meeting of the European Neuroscience Association.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1985, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Neurotransmitter Interactions in the Basal Ganglia Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1985, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659369v1</w:t>
+                <w:t xml:space="preserve">hal-03659372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo voltammetry effects of haloperidol and amphetamine in nucleus accumbens and olfactory tubercle. 6th European Neuroscience Congress, Malaga (SPAIN), September, 5-10, 1982.</w:t>
               </w:r>
@@ -9360,269 +9360,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal ventral subiculum functional inactivation results in ketamine-induced increases in behavioural and dopaminergic responses in the core subregion of the nucleus accumbens in adult rats. Berlin (Germany) 7-11 Juillet, 2018.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early functional blockade of the ventral subiculum enhances ketamine-induced dopaminergic responses in the core part of the nucleus accumbens in adult rats. Oxford (UK) 25−28 Mars, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duco de Beus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eybrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Eybrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th FENS Forum of Neuroscience, Berlin (Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t>
+              <w:t xml:space="preserve">Monitoring Molecules in Neuroscience Meeting−17th International Conference, Oxford (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Oxford, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550207v1</w:t>
+                <w:t xml:space="preserve">hal-03550238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early functional blockade of the ventral subiculum enhances ketamine-induced dopaminergic responses in the core part of the nucleus accumbens in adult rats. Oxford (UK) 25−28 Mars, 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal ventral subiculum functional inactivation results in ketamine-induced increases in behavioural and dopaminergic responses in the core subregion of the nucleus accumbens in adult rats. Berlin (Germany) 7-11 Juillet, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duco de Beus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eybrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring Molecules in Neuroscience Meeting−17th International Conference, Oxford (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Oxford, United Kingdom. 2018</w:t>
+              <w:t xml:space="preserve">11th FENS Forum of Neuroscience, Berlin (Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550238v1</w:t>
+                <w:t xml:space="preserve">hal-03550207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic responses in the core part of the nucleus accumbens to dizocilpine administration at adulthood are increased following early functional blockade of the prefrontal cortex. Bordeaux (France), 17−19 Mai 2017.</w:t>
               </w:r>
@@ -10086,243 +10086,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal prefrontal cortex TTX inactivation induced a disruption in dopaminergic responses in dorsomedian shell part of the nucleus accumbens to MK801 treatment at adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal functional inactivation of the prefrontal cortex results in increased dopaminergic responses in the core part of the nucleus accumbens to MK801 administration in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eybrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque de la Société des Neurosciences, Montpellier, France, du 19 -22 Mai, 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">45th annual meeting of the Society for Neuroscience, Chicago (USA), Octobre 17-21, 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639421v1</w:t>
+                <w:t xml:space="preserve">hal-03634726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal functional inactivation of the prefrontal cortex results in increased dopaminergic responses in the core part of the nucleus accumbens to MK801 administration in adult rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal prefrontal cortex TTX inactivation induced a disruption in dopaminergic responses in dorsomedian shell part of the nucleus accumbens to MK801 treatment at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eybrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th annual meeting of the Society for Neuroscience, Chicago (USA), Octobre 17-21, 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
+              <w:t xml:space="preserve">12e Colloque de la Société des Neurosciences, Montpellier, France, du 19 -22 Mai, 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634726v1</w:t>
+                <w:t xml:space="preserve">hal-03639421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic responses in the nucleus accumbens shell to ketamine treatment are disrupted following neonatal inactivation of the prefrontal cortex</w:t>
               </w:r>
@@ -10652,269 +10652,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased locomotor activity and dopamine release in the nucleus accumbens of adults rats following ketamine administration were observed after neonatal transitory inactivation of the anteromedian prefrontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal TTX inactivation of the prefrontal cortex results in ketamine-induced increases in dopaminergic response in the nucleus accumbens at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Usun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rusnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eybrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the Mediterranean Neuroscience Society, Istanbul (TURKEY), 30 September- 3 October 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 2012</w:t>
+              <w:t xml:space="preserve">8th Forum of European Neuroscience, Barcelona (SPAIN), 14-18 July, 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640848v1</w:t>
+                <w:t xml:space="preserve">hal-03640846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal TTX inactivation of the prefrontal cortex results in ketamine-induced increases in dopaminergic response in the nucleus accumbens at adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased locomotor activity and dopamine release in the nucleus accumbens of adults rats following ketamine administration were observed after neonatal transitory inactivation of the anteromedian prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Usun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rusnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eybrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Forum of European Neuroscience, Barcelona (SPAIN), 14-18 July, 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t>
+              <w:t xml:space="preserve">4th Conference of the Mediterranean Neuroscience Society, Istanbul (TURKEY), 30 September- 3 October 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640846v1</w:t>
+                <w:t xml:space="preserve">hal-03640848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and dopaminergic hyperreactivity to ketamine administration in adult rats after early functional inactivation of the prefrontal cortex</w:t>
               </w:r>
@@ -11015,299 +11015,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic reactivity to D-amphetamine is increased in adult rats following a postnatal functional inactivation of the anteromedian prefrontal cortex</w:t>
+                <w:t xml:space="preserve">D-amphetamine induces an increased dopamine release in the core part of the nucleus accumbens in adult rats following a neonatal functional blockade of the prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Neuroscience and Neurotechnology Bernstein Conference and Neurex Annual Meeting, Freiburg (GERMANY),October 4-6, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Freiburg, Germany. 2011</w:t>
+              <w:t xml:space="preserve">10ème Colloque de la Société des Neurosciences, Marseille (FRANCE), May 24 - 27, 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646820v1</w:t>
+                <w:t xml:space="preserve">hal-03642232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-amphetamine induces an increased dopamine release in the core part of the nucleus accumbens in adult rats following a neonatal functional blockade of the prefrontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketamine increases dopaminergic responses in the core part of the nucleus accumbens in adult rats after postnatal functional blockade of the prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rusnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eybrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque de la Société des Neurosciences, Marseille (FRANCE), May 24 - 27, 2011.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
+              <w:t xml:space="preserve">41st Annual Meeting of the American Society for Neuroscience, Washington (DC), USA, 12-16 November, 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Washington, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642232v1</w:t>
+                <w:t xml:space="preserve">hal-03642239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketamine increases dopaminergic responses in the core part of the nucleus accumbens in adult rats after postnatal functional blockade of the prefrontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopaminergic reactivity to D-amphetamine is increased in adult rats following a postnatal functional inactivation of the anteromedian prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual Meeting of the American Society for Neuroscience, Washington (DC), USA, 12-16 November, 2011.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Washington, United States. 2011</w:t>
+              <w:t xml:space="preserve">Computational Neuroscience and Neurotechnology Bernstein Conference and Neurex Annual Meeting, Freiburg (GERMANY),October 4-6, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Freiburg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642239v1</w:t>
+                <w:t xml:space="preserve">hal-03646820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal tetrodotoxin blockade of the ventral subiculum disrupts latent inhibition responses in the shell part of the nucleus accumbens in rats at adulthood.</w:t>
               </w:r>
@@ -11533,368 +11533,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of latent inhibition- related dopaminergic responses monitored in the core part of the nucleus accumbens in adult rats following a transient neonatal inactivation of the ventral subiculum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal functional blockade of the ventral subiculum abolishes latent inhibition responses in the shell part of the nucleus accumbens in adult rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque de la Société des Neurosciences, Bordeaux, France, May 26- 29, 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 2009</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the American Society for Neuroscience, Chicago ,USA, October 17-21, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Chicago, United States. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753882v1</w:t>
+                <w:t xml:space="preserve">hal-03753885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal functional blockade of the ventral subiculum abolishes latent inhibition responses in the shell part of the nucleus accumbens in adult rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal tetrodotoxin inactivation of the ventral subiculum abolished latent inhibition responses in the core part of the nucleus accumbens in adult rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the American Society for Neuroscience, Chicago ,USA, October 17-21, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Chicago, United States. 2009</w:t>
+              <w:t xml:space="preserve">Neurex Meeting, Strasbourg, France, June 19, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753885v1</w:t>
+                <w:t xml:space="preserve">hal-03753884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal tetrodotoxin inactivation of the ventral subiculum abolished latent inhibition responses in the core part of the nucleus accumbens in adult rats.</w:t>
+                <w:t xml:space="preserve">Early functional inactivation of the prefrontal cortex disrupts latent inhibition related dopaminergic responses in the core part of the nucleus accumbens at adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex Meeting, Strasbourg, France, June 19, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. 2009</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the American Society for Neuroscience, Chicago (USA), October 17-21, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Chicago, United States. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753884v1</w:t>
+                <w:t xml:space="preserve">hal-03753883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early functional inactivation of the prefrontal cortex disrupts latent inhibition related dopaminergic responses in the core part of the nucleus accumbens at adulthood.</w:t>
+                <w:t xml:space="preserve">Disruption of latent inhibition- related dopaminergic responses monitored in the core part of the nucleus accumbens in adult rats following a transient neonatal inactivation of the ventral subiculum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the American Society for Neuroscience, Chicago (USA), October 17-21, 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Chicago, United States. 2009</w:t>
+              <w:t xml:space="preserve">9ème Colloque de la Société des Neurosciences, Bordeaux, France, May 26- 29, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753883v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventral subiculum influences specifically the dopaminergic responses observed in the core and dorsomedial shell subregions of the nucleus accumbens in latent inhibition paradigm.</w:t>
               </w:r>
@@ -12064,977 +12064,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial influence of the ventral subiculum on dopaminergic responses observed in the shell part of the nucleus accumbens in latent inhibition paradigm.</w:t>
+                <w:t xml:space="preserve">Dopaminergic responses observed in the shell part of the nucleus accumbens in latent inhibition paradigm are partially dependent on the ventral subiculum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex/ BCCN Meeting, Freiburg (GERMANY), 22-23 Juin, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Freiburg, Germany. 2007</w:t>
+              <w:t xml:space="preserve">37th Annual Meeting of the American Society for Neuroscience, San Diego, USA, November, 3-7, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, San Diego, United States. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754809v1</w:t>
+                <w:t xml:space="preserve">hal-03753892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic responses observed in the shell part of the nucleus accumbens in latent inhibition paradigm are partially dependent on the ventral subiculum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal functional inactivation of the entorhinal cortex has differential consequences on latent inhibition-related accumbal and striatal dopaminergic responses in adult rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Meeting of the American Society for Neuroscience, San Diego, USA, November, 3-7, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, San Diego, United States. 2007</w:t>
+              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences Françaises, Montpellier (FRANCE), May 23-25, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753892v1</w:t>
+                <w:t xml:space="preserve">hal-03754794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal functional inactivation of the entorhinal cortex has differential consequences on latent inhibition-related accumbal and striatal dopaminergic responses in adult rats.</w:t>
+                <w:t xml:space="preserve">Neonatal transitory blockade of the entorhinal cortex has more marked consequences on accumbal than striatal dopaminergic responses observed in latent inhibition paradigm in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque de la Société des Neurosciences Françaises, Montpellier (FRANCE), May 23-25, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. 2007</w:t>
+              <w:t xml:space="preserve">Neurex/ BCCN Meeting, Freiburg (GERMANY), June 22-23, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Freiburg, Germany. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754794v1</w:t>
+                <w:t xml:space="preserve">hal-03754793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal transitory blockade of the entorhinal cortex has more marked consequences on accumbal than striatal dopaminergic responses observed in latent inhibition paradigm in adult rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial influence of the ventral subiculum on dopaminergic responses observed in the shell part of the nucleus accumbens in latent inhibition paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex/ BCCN Meeting, Freiburg (GERMANY), June 22-23, 2007</w:t>
+              <w:t xml:space="preserve">Neurex/ BCCN Meeting, Freiburg (GERMANY), 22-23 Juin, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Freiburg, Germany. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754793v1</w:t>
+                <w:t xml:space="preserve">hal-03754809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dopaminergic responses obtained in the core part of the nucleus accumbens during latent inhibition are dependent on the ventral subiculum.</w:t>
+                <w:t xml:space="preserve">The hippocampal ventral subicular region influences the dopaminergic responses observed in the core part of the nucleus accumbens in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex Annual Meeting, Basel (SWITZERLAND), March 29, 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Basel, Switzerland. 2006</w:t>
+              <w:t xml:space="preserve">36th Annual Meeting of the Society for Neuroscience, Atlanta (GA), USA, October 14-18, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754797v1</w:t>
+                <w:t xml:space="preserve">hal-03754807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent inhibition responses in the shell part of the nucleus accumbens are reversed following neonatal functional blockade of the entorhinal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dopaminergic responses obtained in the core part of the nucleus accumbens during latent inhibition are dependent on the ventral subiculum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex Annual Meeting, Basel (SWITZERLAND), March 29, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Basel, Switzerland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754796v1</w:t>
+                <w:t xml:space="preserve">hal-03754797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hippocampal ventral subicular region influences the dopaminergic responses observed in the core part of the nucleus accumbens in latent inhibition.</w:t>
+                <w:t xml:space="preserve">Abolition of latent inhibition responses in the nucleus accumbens following neonatal reversible blockade of the entorhinal cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Meeting of the Society for Neuroscience, Atlanta (GA), USA, October 14-18, 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Atlanta, United States. 2006</w:t>
+              <w:t xml:space="preserve">5th Forum of European Neuroscience, Vienna (AUSTRIA), July 8-12, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754807v1</w:t>
+                <w:t xml:space="preserve">hal-03754808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolition of latent inhibition responses in the nucleus accumbens following neonatal reversible blockade of the entorhinal cortex.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent inhibition responses in the shell part of the nucleus accumbens are reversed following neonatal functional blockade of the entorhinal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisca Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Forum of European Neuroscience, Vienna (AUSTRIA), July 8-12, 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. 2006</w:t>
+              <w:t xml:space="preserve">Neurex Annual Meeting, Basel (SWITZERLAND), March 29, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Basel, Switzerland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754808v1</w:t>
+                <w:t xml:space="preserve">hal-03754796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal dopaminergic responses in latent inhibition : Influence of the ventral subiculum.</w:t>
+                <w:t xml:space="preserve">Influence of the ventral subiculum on striatal dopaminergic and behavioral responses in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences. Lille (FRANCE), May 17-20, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
+              <w:t xml:space="preserve">15ème Colloque Confrontation Biologico-Cliniques de Rouffach, Rouffach (FRANCE). September 28- October 01, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Rouffach, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758147v1</w:t>
+                <w:t xml:space="preserve">hal-03758153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ventral subiculum on striatal dopaminergic and behavioral responses in latent inhibition.</w:t>
+                <w:t xml:space="preserve">Striatal dopaminergic responses in latent inhibition : Influence of the ventral subiculum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque Confrontation Biologico-Cliniques de Rouffach, Rouffach (FRANCE). September 28- October 01, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Rouffach, France. 2005</w:t>
+              <w:t xml:space="preserve">7ème Colloque de la Société des Neurosciences. Lille (FRANCE), May 17-20, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lille, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758153v1</w:t>
+                <w:t xml:space="preserve">hal-03758147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal reversible blockade of the entorhinal cortex results in disruption of latent inhibition responses in adult rats.</w:t>
               </w:r>
@@ -13433,433 +13433,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neurones dopaminergiques innervant la partie antérieure du striatum sont impliqués dans les processus d'inhibition latente contrairement aux neurones innervant la partie postérieure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the entorhinal cortex on the dopaminergic changes observed in the nucleus accumbens in latent inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hoeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences. Rouen (FRANCE), 13-16 Mai, 2003.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Rouen, France. 2003</w:t>
+              <w:t xml:space="preserve">Neurex meeting, Basel (SWITZERLAND), April 11, 2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Basel, Switzerland. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758159v1</w:t>
+                <w:t xml:space="preserve">hal-03758142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the entorhinal cortex on the dopaminergic changes observed in the nucleus accumbens in latent inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent inhibition and striatal dopamine: differential involvement of the anterior and posterior parts of the striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurex meeting, Basel (SWITZERLAND), April 11, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Basel, Switzerland. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758142v1</w:t>
+                <w:t xml:space="preserve">hal-03758149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent inhibition and striatal dopamine: differential involvement of the anterior and posterior parts of the striatum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’influence du cortex entorhinal sur les réponses dopaminergiques du noyau accumbens dans l’inhibition latente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hoeltzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex meeting, Basel (SWITZERLAND), April 11, 2003.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Basel, Switzerland. 2003</w:t>
+              <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences. Rouen, 13-16 Mai, 2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rouen, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758149v1</w:t>
+                <w:t xml:space="preserve">hal-03758140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence du cortex entorhinal sur les réponses dopaminergiques du noyau accumbens dans l’inhibition latente.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les neurones dopaminergiques innervant la partie antérieure du striatum sont impliqués dans les processus d'inhibition latente contrairement aux neurones innervant la partie postérieure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences. Rouen, 13-16 Mai, 2003.</w:t>
+              <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences. Rouen (FRANCE), 13-16 Mai, 2003.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Rouen, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758140v1</w:t>
+                <w:t xml:space="preserve">hal-03758159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesencephalic dopaminergic neurons and latent inhibtion : Selective involvement of dopaminergic neurons innervating the anterior part of the striatum.</w:t>
               </w:r>
@@ -14124,882 +14124,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and latent inhibition : Differential involvement of dopaminergic neurons innervating the dorsal and ventral shell parts of the nucleus accumbens.</w:t>
+                <w:t xml:space="preserve">Neurones dopaminergiques mésolimbiques et inhibition latente: Mise en jeu différentielle des innervations du core et du shell ventral du noyau accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on in vivo Methods, Dublin (IRELAND), June 16-19, 2001.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Dublin, Ireland. 2001</w:t>
+              <w:t xml:space="preserve">5ème Colloque de la Société des Neurosciences, Toulouse (FRANCE), May 28-31, 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758168v1</w:t>
+                <w:t xml:space="preserve">hal-03758141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurones dopaminergiques mésolimbiques et inhibition latente: Mise en jeu différentielle des innervations du core et du shell ventral du noyau accumbens.</w:t>
+                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and latent inhibition : Differential involvement of dopaminergic neurons innervating the dorsal and ventral shell parts of the nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque de la Société des Neurosciences, Toulouse (FRANCE), May 28-31, 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Toulouse, France. 2001</w:t>
+              <w:t xml:space="preserve">9th International Conference on in vivo Methods, Dublin (IRELAND), June 16-19, 2001.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Dublin, Ireland. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758141v1</w:t>
+                <w:t xml:space="preserve">hal-03758168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of dopaminergic neurons innervating the dorsal shell part of the nucleus accumbens in latent inhibition.</w:t>
+                <w:t xml:space="preserve">Differential involvement of dopaminergic neurons innervating three subregions of the nucleus accumbens in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of the American Society for Neuroscience, San Diego (CA), USA, November 10-15, 2001.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, San Diego, United States. 2001</w:t>
+              <w:t xml:space="preserve">Neurex meeting, Strasbourg (FRANCE), December 11, 2001.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Strasbourg, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758151v1</w:t>
+                <w:t xml:space="preserve">hal-03758146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential involvement of dopaminergic neurons innervating three subregions of the nucleus accumbens in latent inhibition.</w:t>
+                <w:t xml:space="preserve">Involvement of dopaminergic neurons innervating the dorsal shell part of the nucleus accumbens in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex meeting, Strasbourg (FRANCE), December 11, 2001.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Strasbourg, France. 2001</w:t>
+              <w:t xml:space="preserve">31st Annual Meeting of the American Society for Neuroscience, San Diego (CA), USA, November 10-15, 2001.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, San Diego, United States. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758146v1</w:t>
+                <w:t xml:space="preserve">hal-03758151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation de la physiopathologie schizophrénique: Etude de l’intervention des neurones dopaminergiques mésolimbiques dans l’inhibition latente.</w:t>
+                <w:t xml:space="preserve">Effects of pre-exposure to the conditional stimulus on dopaminergic responses in the ventral shell part of the nucleus accumbens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Carrefour Français des Biotechnologies. Strasbourg (FRANCE), September 11-12, 2000.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Strasbourg, France. 2000</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 4-11, 2000.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, New Orleans, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758155v1</w:t>
+                <w:t xml:space="preserve">hal-03758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pre-exposure to the conditional stimulus on dopaminergic responses in the ventral shell part of the nucleus accumbens.</w:t>
+                <w:t xml:space="preserve">Lack of implication of dopaminergic neurons innervating the ventral shell part of the nucleus accumbens in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, November 4-11, 2000.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, New Orleans, United States. 2000</w:t>
+              <w:t xml:space="preserve">Neurex meeting, Freiburg (GERMANY), December 8, 2000.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Freiburg, Germany. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758137v1</w:t>
+                <w:t xml:space="preserve">hal-03758145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of implication of dopaminergic neurons innervating the ventral shell part of the nucleus accumbens in latent inhibition.</w:t>
+                <w:t xml:space="preserve">Vers une modélisation de la physiopathologie schizophrénique: Etude de l’intervention des neurones dopaminergiques mésolimbiques dans l’inhibition latente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex meeting, Freiburg (GERMANY), December 8, 2000.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Freiburg, Germany. 2000</w:t>
+              <w:t xml:space="preserve">4ème Carrefour Français des Biotechnologies. Strasbourg (FRANCE), September 11-12, 2000.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Strasbourg, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758145v1</w:t>
+                <w:t xml:space="preserve">hal-03758155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the mesolimbic dopaminergic neurons in latent inhibition.</w:t>
+                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception: effects of pre-exposure to the stimulus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurex meeting. Basel (SWITZERLAND), December 13-14, 1999.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Basel, Switzerland. 1999</w:t>
+              <w:t xml:space="preserve">8th International Conference on in vivo Methods, Stony Brook (NY), USA, June 19-23, 1999.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Stony Brook, United States. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758148v1</w:t>
+                <w:t xml:space="preserve">hal-03759227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception: effects of pre-exposure to the stimulus.</w:t>
+                <w:t xml:space="preserve">Implication of the mesolimbic dopaminergic neurons in latent inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hoeltzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on in vivo Methods, Stony Brook (NY), USA, June 19-23, 1999.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Stony Brook, United States. 1999</w:t>
+              <w:t xml:space="preserve">Neurex meeting. Basel (SWITZERLAND), December 13-14, 1999.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Basel, Switzerland. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759227v1</w:t>
+                <w:t xml:space="preserve">hal-03758148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception: effects of latent inhibition.</w:t>
               </w:r>
@@ -15093,51 +15093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesencephalic dopaminergic neurons : study of amygdalostriatal interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Regio Neurex-Neurostras, Strasbourg (FRANCE), October 23, 1998.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Strasbourg, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15175,51 +15175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place attraction or aversion toward an olfactory stimulus. Involvement of the basolateral nucleus of amygdala.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the American Society for Neuroscience, Los Angeles (CA), USA, November 7-12, 1998.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Los Angeles, United States. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15307,221 +15307,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificité des relations fonctionnelles entre le noyau basolatéral de l’amygdale et le noyau accumbens dans l’implication des neurones dopaminergiques mésolimbiques dans la perception affective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Dopaminergic neurons and affective perception : lack of involvement of amygdalostriatal interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque de la Société des Neurosciences, Bordeaux (FRANCE), 25-28 Mai, 1997.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Bordeaux, France. 1997</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, October 25-30, 1997.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, New Orleans, United States. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760100v1</w:t>
+                <w:t xml:space="preserve">hal-03759228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopaminergic neurons and affective perception : lack of involvement of amygdalostriatal interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécificité des relations fonctionnelles entre le noyau basolatéral de l’amygdale et le noyau accumbens dans l’implication des neurones dopaminergiques mésolimbiques dans la perception affective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the American Society for Neuroscience, New Orleans (LA), USA, October 25-30, 1997.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, New Orleans, United States. 1997</w:t>
+              <w:t xml:space="preserve">3ème Colloque de la Société des Neurosciences, Bordeaux (FRANCE), 25-28 Mai, 1997.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Bordeaux, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759228v1</w:t>
+                <w:t xml:space="preserve">hal-03760100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception : Study of the amygdala-nucleus accumbens interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15572,51 +15572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception : specificity of amygdala-nucleus accumbens interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the American Society for Neuroscience, Washington, (DC), USA, November 15-21, 1996.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Washington, United States. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15635,303 +15635,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception : involvement of amygdala-nucleus accumbens interactions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'intervention des neurones dopaminergiques innervant le striatum dorsal dans la perception affective des stimulus environnementaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting of the American Society for Neuroscience, San Diego (CA), USA, November 11-16, 1995.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, San Diego, France. 1995</w:t>
+              <w:t xml:space="preserve">2ème Colloque de la Société des Neurosciences, Lyon (FRANCE), 14-18 Mai, 1995.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Lyon, France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760101v1</w:t>
+                <w:t xml:space="preserve">hal-03760103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'intervention des neurones dopaminergiques innervant le striatum dorsal dans la perception affective des stimulus environnementaux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Etude de l’influence de l’amygdale sur la réponse dopaminergique du striatum ventral lors de l’exposition aux stimulus présentant une connotation affective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque de la Société des Neurosciences, Lyon (FRANCE), 14-18 Mai, 1995.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Lyon, France. 1995</w:t>
+              <w:t xml:space="preserve">4ème Colloque de la Formation Doctorale de Neurosciences et Pharmacologie des Universités de Bordeaux I et II, Arcachon (FRANCE), 4 Mai 1995.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Arcachon, France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760103v1</w:t>
+                <w:t xml:space="preserve">hal-03760108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence de l’amygdale sur la réponse dopaminergique du striatum ventral lors de l’exposition aux stimulus présentant une connotation affective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Mesolimbic dopaminergic neurons and affective perception : involvement of amygdala-nucleus accumbens interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Louilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de la Formation Doctorale de Neurosciences et Pharmacologie des Universités de Bordeaux I et II, Arcachon (FRANCE), 4 Mai 1995.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Arcachon, France. 1995</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting of the American Society for Neuroscience, San Diego (CA), USA, November 11-16, 1995.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, San Diego, France. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760108v1</w:t>
+                <w:t xml:space="preserve">hal-03760101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of dopaminergic neurons innervating the dorsal striatum in affective perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15969,51 +15969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatum dorsal et perception affective : Intervention des neurones dopaminergiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16064,51 +16064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsal striatum and affective perception : involvement of dopaminergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the American Society for Neuroscience, Miami Beach, (FL), USA, November 13-18, 1994.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Miami, United States. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16146,51 +16146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of mesolimbic dopaminergic neurons to the affective value of stimulus is regionalized and lateralized.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16228,51 +16228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des neurones dopaminergiques mésolimbiques dans la perception affective des stimulus environnementaux : Etude d'une préférence hémisphérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16431,51 +16431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention des neurones dopaminergiques mésencéphaliques dans la perception affective des stimulus environnementaux. Etude à l'aide de la voltamétrie in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17267,217 +17267,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of buspirone, BMY 13805 and 1PP on dopaminergic metabolism in the nucleus accumbens. An in vivo voltammetric study in freely moving rats.</w:t>
+                <w:t xml:space="preserve">Régulation de l'activité de la voie dopaminergique méso-accumbens par la voie dopaminergique méso-amygdalienne. Etude électrochimique in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association, Marseille (FRANCE), September 14-18, 1986.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1986, Marseille, France. 1986</w:t>
+              <w:t xml:space="preserve">Colloque des Neurosciences, Bordeaux (FRANCE), 22-26 Avril 1986</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1986, Bordeaux, France. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762244v1</w:t>
+                <w:t xml:space="preserve">hal-03762249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'activité de la voie dopaminergique méso-accumbens par la voie dopaminergique méso-amygdalienne. Etude électrochimique in vivo.</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of buspirone, BMY 13805 and 1PP on dopaminergic metabolism in the nucleus accumbens. An in vivo voltammetric study in freely moving rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Neurosciences, Bordeaux (FRANCE), 22-26 Avril 1986</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1986, Bordeaux, France. 1986</w:t>
+              <w:t xml:space="preserve">10th Annual Meeting of the European Neuroscience Association, Marseille (FRANCE), September 14-18, 1986.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1986, Marseille, France. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762249v1</w:t>
+                <w:t xml:space="preserve">hal-03762244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of buspirone effects on DA autoreceptors as demonstrated using in vivo voltammetry in the nucleus accumbens of rats.</w:t>
               </w:r>
@@ -18129,51 +18129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parahippocampal region–dopaminergic neuron relationships in latent inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18263,90 +18263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine and behavior: functional and theoretical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deminière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Sandler; C. Feuerstein; B. Scatton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotransmitter Interactions in the Basal Ganglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raven Press, pp.193-204, 1987, 9780881672671</w:t>
@@ -18778,51 +18778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Saoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Kereselidze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eybrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louilot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.105195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duco de Beus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tagliabue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pouvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.08.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Usun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eybrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.08.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0B16964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gobaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schleef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM7K258Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.74" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peterschmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06755.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W4TJ4VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNV0TJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05503.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8XH02TN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoeltzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04366.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22C403D6742502584BACE5EBD148DEF3D6CE5B2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoeltzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taghzouti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000115920" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanblanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.06.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRCMFW0M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeanblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00823-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SX1CVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00019-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHX3V6W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(99)00530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAE618431C58C377DB541E60D0A15F379929A884/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199711100-00021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K Choulli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(97)01050-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZPVVP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00255-H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPG160R9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90171-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H8R2CB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guadalupe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(91)90841-I" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBWRW468-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guadalupe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(90)90864-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJC0LDR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mocaer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(90)90166-O" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186JCPJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(89)90331-X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QVZ6GNZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gozlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Studler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(88)91136-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EABCE30296ACAB07A956BB5E0447564AD47D579B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Angio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9384(87)90357-X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFB3S2TK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(87)90293-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2Q6L5T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90646-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKC06WCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1986.tb23641.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCDD7C0E73497971490457EE8CFC4F97DD89C100/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(86)90015-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ1JD80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Herman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91184-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNTKKZ47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0163-1047(85)90640-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF1E0B647FC2103FF297FFD41C5507FF64F76AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(85)90142-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWDSCRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91104-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D14SPPVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)90652-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT06N20N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makhloufi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Uusn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Francisca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00180" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jeanblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzales-Mora" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Fernandez-Vera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vicenzo Piazza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Deminiere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maccari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Taghzouti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Deminiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949909v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pujol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Herman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heintz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57736/5eea-738e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550179v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634726v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639425v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rusnac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642239v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753890v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loureiro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754808v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758147v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758153v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758150v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758159v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758140v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758168v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758146v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758155v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758137v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758145v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759228v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760108v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761164v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761207v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaled Choulli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouge-Pont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761192v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761193v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762245v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762253v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762244v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762249v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762247v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762248v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durkin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spampinato" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lubow" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511730184.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Demini&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Saoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Kereselidze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eybrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louilot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2021.105195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duco de Beus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tagliabue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pouvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.08.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Usun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eybrard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.08.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0B16964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Macedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gobaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schleef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM7K258Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.74" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2011.26" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peterschmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06755.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8W4TJ4VL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNV0TJ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05503.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8XH02TN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoeltzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04366.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22C403D6742502584BACE5EBD148DEF3D6CE5B2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoeltzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeanblanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2004.06.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRCMFW0M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taghzouti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000115920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jeanblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00823-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8SX1CVN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(02)00019-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHX3V6W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(99)00530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAE618431C58C377DB541E60D0A15F379929A884/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199711100-00021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K Choulli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-8993(97)01050-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZPVVP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(95)00255-H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPG160R9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90171-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H8R2CB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guadalupe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(91)90841-I" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBWRW468-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzalez-Mora" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guadalupe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(90)90864-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJC0LDR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mocaer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(90)90166-O" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-186JCPJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(89)90331-X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QVZ6GNZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gozlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Studler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(88)91136-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EABCE30296ACAB07A956BB5E0447564AD47D579B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(87)90293-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2Q6L5T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Angio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9384(87)90357-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFB3S2TK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90646-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKC06WCV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1986.tb23641.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCDD7C0E73497971490457EE8CFC4F97DD89C100/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0024-3205(86)90015-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ1JD80G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Herman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0163-1047(85)90640-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF1E0B647FC2103FF297FFD41C5507FF64F76AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(85)90142-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWDSCRZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91104-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D14SPPVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913317v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)90652-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT06N20N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)91184-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNTKKZ47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makhloufi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Uusn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Francisca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncom.2011.53.00180" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653602v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jeanblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652697v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Gonzales-Mora" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Fernandez-Vera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vicenzo Piazza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Deminiere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maccari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Taghzouti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Deminiere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949909v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pujol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Herman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Heintz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57736/5eea-738e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547885v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550179v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550207v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639425v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640846v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rusnac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642239v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646820v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753890v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753885v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753883v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loureiro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754794v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754807v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754808v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758150v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758151v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758137v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758145v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758155v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759227v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759230v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759228v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760100v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760103v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760101v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761164v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761207v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khaled Choulli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouge-Pont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761192v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761193v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762245v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762253v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762244v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762247v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762248v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671891v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durkin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Spampinato" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lubow" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cbo9780511730184.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913328v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Demini&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>