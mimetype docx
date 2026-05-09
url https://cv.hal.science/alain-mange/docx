--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -372,676 +372,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Protein Interaction Landscape of RAS Paralogs</w:t>
+                <w:t xml:space="preserve">HP1s modulate the S-Adenosyl Methionine synthesis pathway in liver cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Béganton</w:t>
+                <w:t xml:space="preserve">Maicol Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Coyaud</w:t>
+                <w:t xml:space="preserve">Laura Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mangé</w:t>
+                <w:t xml:space="preserve">Florence Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacquemetton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Fabbrizio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.3326. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477 (5), pp.1033-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12113326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20190621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012635v1</w:t>
+                <w:t xml:space="preserve">hal-03012648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP1s modulate the S-Adenosyl Methionine synthesis pathway in liver cancer cells</w:t>
+                <w:t xml:space="preserve">Proximal Protein Interaction Landscape of RAS Paralogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maicol Mancini</w:t>
+                <w:t xml:space="preserve">Benoît Béganton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Papon</w:t>
+                <w:t xml:space="preserve">Etienne Coyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fabbrizio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Jacquemetton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 477 (5), pp.1033-1047. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20190621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12113326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012648v1</w:t>
+                <w:t xml:space="preserve">hal-03012635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t>
+                <w:t xml:space="preserve">Protein interactions study through proximity-labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacombe</w:t>
+                <w:t xml:space="preserve">Benoît Beganton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Brengues</w:t>
+                <w:t xml:space="preserve">Isabelle Solassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Solassol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (8), pp.717-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1638769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371868v1</w:t>
+                <w:t xml:space="preserve">hal-02371891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein interactions study through proximity-labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synovial-Fluid miRNA Signature for Diagnosis of Juvenile Idiopathic Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Nziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Beganton</w:t>
+                <w:t xml:space="preserve">Marion Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Solassol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1638769⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8121521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371891v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synovial-Fluid miRNA Signature for Diagnosis of Juvenile Idiopathic Arthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative proteomic analysis reveals AK2 as potential biomarker for late normal tissue radiotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jeziorski</w:t>
+                <w:t xml:space="preserve">Jérôme Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delpont</w:t>
+                <w:t xml:space="preserve">Muriel Brengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Cren</w:t>
+                <w:t xml:space="preserve">Céline Bourgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Chevassus</w:t>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (12), pp.1521. </w:t>
+              <w:t xml:space="preserve">Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8121521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13014-019-1351-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389053v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzip1 and Fam92 form a ciliary transition zone complex with cell type specific roles in Drosophila</w:t>
               </w:r>
@@ -1161,64 +1161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches nouvelles pour l’étude des interactions protéine-protéine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Beganton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,77 +1291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FKBP4 connects mTORC2 and PI3K to activate the PDK1/Akt-dependent cell proliferation signaling in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Béganton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1960,64 +1960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late side-effects after curative intent radiotherapy: Identification of hypersensitive patients for personalized strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Solassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,783 +2100,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric serum marker panel as a complementary test to mammography for the diagnosis of node-negative early-stage breast cancer and DCIS in young women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Use of autoantibodies to detect the onset of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Prassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Solassol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-0267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.574981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/574981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181348v1</w:t>
+                <w:t xml:space="preserve">hal-02181344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of autoantibodies to detect the onset of breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A multiparametric serum marker panel as a complementary test to mammography for the diagnosis of node-negative early-stage breast cancer and DCIS in young women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Prassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Solassol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.574981. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.1834--42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/574981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181344v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the new FDA approved THxID-BRAF test with High Resolution Melting and Sanger sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic approaches to identify biomarkers predictive of radiotherapy outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marchant</w:t>
+                <w:t xml:space="preserve">David Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Solassol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-519⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/epr.12.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181346v1</w:t>
+                <w:t xml:space="preserve">hal-02372057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic approaches to identify biomarkers predictive of radiotherapy outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacombe</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of the new FDA approved THxID-BRAF test with High Resolution Melting and Sanger sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Azria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mangé</w:t>
+                <w:t xml:space="preserve">Valérie Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Solassol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.33-42. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/epr.12.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-14-519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372057v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t>
+                <w:t xml:space="preserve">Identification de marqueurs prédictifs de la réponse à la radiothérapie par approche protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Riou</w:t>
+                <w:t xml:space="preserve">D. Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Solassol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372002v1</w:t>
+                <w:t xml:space="preserve">hal-02372046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de marqueurs prédictifs de la réponse à la radiothérapie par approche protéomique</w:t>
+                <w:t xml:space="preserve">Radiosensibilité individuelle : les tests vont changer nos pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Azria</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bourgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17 (1), pp.62-69. </w:t>
+              <w:t xml:space="preserve">, 2013, 17 (5-6), pp.337-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2013.07.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372046v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of protein immobilization for the elaboration of tumor-associated antigen microarrays: Application to the sensitive and specific detection of tumor markers from breast cancer sera</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of new autoantibodies for the diagnosis of DCIS and node negative early-stage breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3540,51 +3540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Serum autoantibodies profiling and early-stage cancer detection].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,290 +3651,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humoral response to cancer as a tool for biomarker discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Desmetz</w:t>
+                <w:t xml:space="preserve">Identification of a New Panel of Serum Autoantibodies Associated with the Presence of In situ Carcinoma of the Breast in Younger Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bascoul-Mollevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cortijo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Rochaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kramar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (14), pp.4733 - 4741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-3307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936194v1</w:t>
+                <w:t xml:space="preserve">hal-01937301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a New Panel of Serum Autoantibodies Associated with the Presence of In situ Carcinoma of the Breast in Younger Women</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochaix</w:t>
+                <w:t xml:space="preserve">Humoral response to cancer as a tool for biomarker discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Lamy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solassol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (6), pp.982 - 988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-08-3307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937301v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying autoantibody signatures in cancer: a promising challenge</w:t>
               </w:r>
@@ -4037,461 +4037,461 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum proteomic profiling of lung cancer in high-risk groups and determination of clinical outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 95, pp.S48-S48</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (8), pp.840-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655746v1</w:t>
+                <w:t xml:space="preserve">hal-02660550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics-Based Identification of HSP60 as a Tumor-Associated Antigen in Early Stage Breast Cancer and Ductal Carcinoma in situ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Rouanet</w:t>
+                <w:t xml:space="preserve">Serum proteomic profiling of lung cancer in high-risk groups and determination of clinical outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95, pp.S48-S48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937540v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum proteomic profiling of lung cancer in high-risk groups and determination of clinical outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+                <w:t xml:space="preserve">Proteomics-Based Identification of HSP60 as a Tumor-Associated Antigen in Early Stage Breast Cancer and Ductal Carcinoma in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (9), pp.3830 - 3837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr800130d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660550v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of RCL2 paraffin-embedded tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bellet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,64 +4581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maudelonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05291-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Dahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ganton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemetton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113326" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabbrizio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beganton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solassol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1638769" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Lapart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gottardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Augi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02359160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;ganton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.35561" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02292348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larrieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Senal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Audran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2017-0967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Dimitrakopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoninus Soosaipillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Diamandis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.04.050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9VQKFXL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Verona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Jourde-Chiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte N&#233;delec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrizia Mangione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9257-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bougnoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prassas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-0267" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/574981" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larrieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Costes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-519" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/epr.12.68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS30P718-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhugen Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.08.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFKP56N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.27766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Szablewski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Crampette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035170" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Viljoen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bendriss" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400578h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maudelonde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2011.01355.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01936190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01936194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cortijo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.06.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PSXRP5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lamy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-3307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/epr.09.56" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dossat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pujol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937540v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bibeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouanet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr800130d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhermitte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937571v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Berthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00186.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-6-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Berthes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.07.138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJ62CNP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00104693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489850v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ataman-Onal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489806v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05291-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Dahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Mancini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cammas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabbrizio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ganton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquemetton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beganton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solassol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1638769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brengues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-019-1351-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Lapart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gottardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Augi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02359160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;ganton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.35561" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02292348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larrieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Senal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Audran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2017-0967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampros Dimitrakopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoninus Soosaipillai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Diamandis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.04.050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9VQKFXL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01467259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Verona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Jourde-Chiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte N&#233;delec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrizia Mangione" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Shi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gehin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9257-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02148578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#232;legrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6Z96CS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/574981" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bougnoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prassas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-0267" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Azria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/epr.12.68" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larrieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-519" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solassol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.11.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS30P718-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNVDJDHR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849884v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhugen Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.08.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFKP56N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02372017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bascoul-Mollevi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.27766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Szablewski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Crampette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14035170" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Viljoen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bendriss" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr400578h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01935980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maudelonde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2011.01355.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01936190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011276016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochaix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lamy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kramar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-08-3307" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01936194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cortijo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.06.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PSXRP5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/epr.09.56" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jacot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhermitte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dossat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pujol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bibeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouanet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr800130d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937571v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Berthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00186.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-6-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Berthes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.07.138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJ62CNP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00104693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489850v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ataman-Onal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489806v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>