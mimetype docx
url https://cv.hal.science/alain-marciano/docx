--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marciano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance, externalities and subjectivism: a comment on Krawiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp. 956-960. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137423000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance and Institutions: An Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.993-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Nansen McCloskey, Beyond Positivism : Behaviorism, and Neoinstitutionalism in Economics. Chicago : University of Chicago Press, 2022. 222 pages. 97.50 USD (hardback)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-023-00626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Buchanan's Samaritan's Dilemma: altruism, strategic courage and ethics of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp. 207-233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10101-023-00292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance as a Spectrum of Rules: a Suggested Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Garzarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ review of ] Conservative Liberalism, Ordo-liberalism, and the State&amp;quot;, by Kenneth Dyson, Oxford University Press, New York, 2021, xx + 592 pp. £ 120 (hardback), ISBN 9780198854289.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mittermaier, The Hand Behind the Invisible Hand: Dogmatic and Pragmatic Views on Free Markets and the State of Economic Theory, Foreword by Isabella Mittermaier (Bristol: Bristol University Press, 2020), pp. 278, freely available at https://bristoluniversitypress.co.uk/the-hand-behind-the-invisible-hand. ISBN: 9781529215793 (OA PDF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837221000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “David M. Levy and Sandra J. Peart, Towards an Economics of Natural Equals. A Doc- umentary History of the Early Virginia School”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They never walked alone. Workshops, seminars, conferences and the making of Virginia Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (5), pp.729-751. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.315.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan: Clubs and Alternative Welfare Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.35.3.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “George L. Priest, The Rise of Law and Economics. An Intellectual History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mikayla Novak, Freedom in Contention. Social Movements and Liberal Political Economy (Rowman & Littlefield)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Review -Oakland-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of instrumental and existential rational decisions: Smith, Weber, Mauss, Tönnies after Martin Buber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-020-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan, Popular Myths, and the Social Responsibility of Economists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (4), pp.1613-1629. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other-Regarding Preferences: The Poverty of the Self/Other Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/soctheorpract202148121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope for the strategic use of scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of Buchanan's views on federalism, Chicago 1946–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.319-335. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137419000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Wicksell became important for Buchanan: a historical account of a (relatively) slow epiphany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Finance and Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/251569119X15709869180845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice without romance. The history of the economic analyses of judges behavior -1960-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melcarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S105383721900052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and big techs: understanding the value of information in platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-020-09675-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Buchanan’s concern for the South shaped his first academic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (3-4), pp.247-271. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-020-00800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, economics and Calabresi on the future of law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-019-09619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospectives: Tragedy of the Commons After 50 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett M Frischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.211-228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.33.4.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp. 347-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and public finance: The tennessee years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-018-0419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Silence A Review Essay of Nancy MacLean's Democracy in Chains: The Deep History of the Radical Right's Stealth Plan for America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1492-1537. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jel.20181502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Tasteful and Distasteful Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1), pp.110 - 131. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of a Constitutionalist: James Buchanan on Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.511-548. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00182702-7023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Juergen Backhaus’s “Lawyers’ economics vs. economic analysis of law”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is “Stigler’s Coase Theorem” Stiglerian? A Methodological Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the History of Economic Thought and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0743-41542018000036A009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judge, the academic and the public intellectual: the totemic scholarship of Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.389 - 392. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-017-9558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp. 579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the coase theorem and the emptiness of the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distance between Buchanan's “An Economic Theory of Clubs” and Tiebout's “A Pure Theory of Local Public Expenditures”. New insights based on an unpublished manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.205 - 237. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2016.1168464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Claude Ménard and Élodie Bertrand, eds., The Elgar Companion to Ronald H. Coase (Cheltenham: Edward Elgar, 2015), pp. 368, $210 (hardcover). ISBN: 978-1-78254-738-3 (hardcover), 978-1-78254-799-0 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (04), pp.618 - 620. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums, Property Rights, and Photographs of Works of Art. Why Reproduction Through Photograph Should Be Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perils of government enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUCHANAN’S NON-COERCIVE ECONOMICS FOR SELF-INTERESTED INDIVIDUALS: ETHICS, SMALL GROUPS, AND THE SOCIAL CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837215000735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident costs, resource allocation and individual rationality: Blum, Kalven and Calabresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1084-1114. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2015.1084520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and Pro-Social Behaviors: Why Ethics is Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-3, pp.295-311. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the court made a federation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of International Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11558-006-9001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and conflicts over principalship. Some insights into the American constitutional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of speech in a constitutional political economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (4/5), pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the French Civil Code : an Economic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, october, pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de mandat dans les systèmes contitutionnels : approche théorique et application au cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112 (6), pp.921-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Louis-André Gérard-Varet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Catalan Economic Society Conference (CESC), Institut d’Estudis Catalans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SAET Conference on Current Trends in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual Meeting of the Association for Public Economic Theory (PET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MARS: Measures, Axioms, Rights and Stability in coalitions and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european court of justice and the transformation of the european institutional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th corsica law and economics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many early discourses on european &amp;quot;federalism&amp;quot; : ambiguities of talks about how to walk towards a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk ? Speech and action in policy processes : approaches from political science and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical insights into the centralisation of the European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 annual meeting of the European Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Turku, Finland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia on Economic Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Economics as Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Handbook for Teaching Philosophy to Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to Chicago Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodification: The traditional pro-market arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Individualism and the Foundations of the &amp;quot;Law and Economics&amp;quot; movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Methodological Individualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald H. Coase (1910–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to LSE Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.555-577, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58274-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Influences on Buchanan’s Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James M. Buchanan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1053-1078, 2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03080-3_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaus Jürgen: A Pioneer of Law and Economics in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_760-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinary Collisions: Blum, Kalven, and the Economic Analysis of Accident Law at Chicago in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve G. Medema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics as Interdisciplinary Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posner, Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_727-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabresi: Heterodox Economic Analysis of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_726-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Law, The Economy, The Polity Jürgen Backhaus, A Thinker Outside the Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics in Europe and the U.S. The Legacy of Juergen Backhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing AG 2016, pp.1-16, 2017, The European Heritage in Economics and the Social Sciences, 978-3-319-47469-4. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47471-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order, Coordination, and Collective Action among the Undead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of the Undead: Zombies, Vampires, and the Dismal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early European ‘‘Federalism'' : ambiguities of talks about how to walk toward a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Imbeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.241-256, 2009, Studies in Public Choice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David S. Clark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of law and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.vol 1, 21-25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.239-245, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sens of the state : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-18, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General norms and customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.424-432, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and subsidiarity in national and international contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr J. G.BACKHAUS et R. WAGNER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of public finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, pp.477-520, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : co-ordinating demand and supply of law : Market forces or state control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOSSELIN J.M., MARCIANO A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From economic to legal competition: New perspectives on European federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-17, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of the constitutional moment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-26, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy, freedom and coercion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.276, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From economic to legal competition : New perspectives on European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Strategic Courage. Inside Buchanan's Samaritan's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism, predation and the Samaritan's dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfarism, Libertarian Paternalism and Political Economy : Three Perspectives on Economic Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marciano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance and Institutions: An Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.993-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance, externalities and subjectivism: a comment on Krawiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp. 956-960. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137423000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Nansen McCloskey, Beyond Positivism : Behaviorism, and Neoinstitutionalism in Economics. Chicago : University of Chicago Press, 2022. 222 pages. 97.50 USD (hardback)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-023-00626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Buchanan's Samaritan's Dilemma: altruism, strategic courage and ethics of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp. 207-233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10101-023-00292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance as a Spectrum of Rules: a Suggested Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Garzarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ review of ] Conservative Liberalism, Ordo-liberalism, and the State&amp;quot;, by Kenneth Dyson, Oxford University Press, New York, 2021, xx + 592 pp. £ 120 (hardback), ISBN 9780198854289.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “David M. Levy and Sandra J. Peart, Towards an Economics of Natural Equals. A Doc- umentary History of the Early Virginia School”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They never walked alone. Workshops, seminars, conferences and the making of Virginia Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (5), pp.729-751. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.315.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan: Clubs and Alternative Welfare Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.35.3.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mikayla Novak, Freedom in Contention. Social Movements and Liberal Political Economy (Rowman & Littlefield)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Review -Oakland-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “George L. Priest, The Rise of Law and Economics. An Intellectual History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mittermaier, The Hand Behind the Invisible Hand: Dogmatic and Pragmatic Views on Free Markets and the State of Economic Theory, Foreword by Isabella Mittermaier (Bristol: Bristol University Press, 2020), pp. 278, freely available at https://bristoluniversitypress.co.uk/the-hand-behind-the-invisible-hand. ISBN: 9781529215793 (OA PDF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837221000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan, Popular Myths, and the Social Responsibility of Economists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (4), pp.1613-1629. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other-Regarding Preferences: The Poverty of the Self/Other Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/soctheorpract202148121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope for the strategic use of scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of Buchanan's views on federalism, Chicago 1946–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.319-335. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137419000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Wicksell became important for Buchanan: a historical account of a (relatively) slow epiphany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Finance and Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/251569119X15709869180845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice without romance. The history of the economic analyses of judges behavior -1960-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melcarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S105383721900052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Buchanan’s concern for the South shaped his first academic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (3-4), pp.247-271. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-020-00800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and big techs: understanding the value of information in platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-020-09675-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of instrumental and existential rational decisions: Smith, Weber, Mauss, Tönnies after Martin Buber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-020-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, economics and Calabresi on the future of law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-019-09619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospectives: Tragedy of the Commons After 50 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett M Frischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.211-228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.33.4.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and public finance: The tennessee years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-018-0419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Silence A Review Essay of Nancy MacLean's Democracy in Chains: The Deep History of the Radical Right's Stealth Plan for America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1492-1537. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jel.20181502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Tasteful and Distasteful Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1), pp.110 - 131. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of a Constitutionalist: James Buchanan on Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.511-548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00182702-7023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Juergen Backhaus’s “Lawyers’ economics vs. economic analysis of law”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is “Stigler’s Coase Theorem” Stiglerian? A Methodological Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the History of Economic Thought and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0743-41542018000036A009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp. 579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the coase theorem and the emptiness of the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judge, the academic and the public intellectual: the totemic scholarship of Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.389 - 392. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-017-9558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distance between Buchanan's “An Economic Theory of Clubs” and Tiebout's “A Pure Theory of Local Public Expenditures”. New insights based on an unpublished manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.205 - 237. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2016.1168464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Claude Ménard and Élodie Bertrand, eds., The Elgar Companion to Ronald H. Coase (Cheltenham: Edward Elgar, 2015), pp. 368, $210 (hardcover). ISBN: 978-1-78254-738-3 (hardcover), 978-1-78254-799-0 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (04), pp.618 - 620. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perils of government enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUCHANAN’S NON-COERCIVE ECONOMICS FOR SELF-INTERESTED INDIVIDUALS: ETHICS, SMALL GROUPS, AND THE SOCIAL CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837215000735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums, Property Rights, and Photographs of Works of Art. Why Reproduction Through Photograph Should Be Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident costs, resource allocation and individual rationality: Blum, Kalven and Calabresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1084-1114. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2015.1084520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and Pro-Social Behaviors: Why Ethics is Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-3, pp.295-311. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the court made a federation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of International Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11558-006-9001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and conflicts over principalship. Some insights into the American constitutional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the French Civil Code : an Economic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, october, pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de mandat dans les systèmes contitutionnels : approche théorique et application au cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112 (6), pp.921-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of speech in a constitutional political economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (4/5), pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Catalan Economic Society Conference (CESC), Institut d’Estudis Catalans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual Meeting of the Association for Public Economic Theory (PET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MARS: Measures, Axioms, Rights and Stability in coalitions and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SAET Conference on Current Trends in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Louis-André Gérard-Varet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european court of justice and the transformation of the european institutional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th corsica law and economics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many early discourses on european &amp;quot;federalism&amp;quot; : ambiguities of talks about how to walk towards a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk ? Speech and action in policy processes : approaches from political science and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical insights into the centralisation of the European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 annual meeting of the European Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Turku, Finland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia on Economic Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Economics as Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Handbook for Teaching Philosophy to Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodification: The traditional pro-market arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to Chicago Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Individualism and the Foundations of the &amp;quot;Law and Economics&amp;quot; movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Methodological Individualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald H. Coase (1910–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to LSE Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.555-577, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58274-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinary Collisions: Blum, Kalven, and the Economic Analysis of Accident Law at Chicago in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve G. Medema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics as Interdisciplinary Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posner, Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_727-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabresi: Heterodox Economic Analysis of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_726-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Influences on Buchanan’s Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James M. Buchanan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1053-1078, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03080-3_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaus Jürgen: A Pioneer of Law and Economics in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_760-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Law, The Economy, The Polity Jürgen Backhaus, A Thinker Outside the Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics in Europe and the U.S. The Legacy of Juergen Backhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing AG 2016, pp.1-16, 2017, The European Heritage in Economics and the Social Sciences, 978-3-319-47469-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47471-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order, Coordination, and Collective Action among the Undead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of the Undead: Zombies, Vampires, and the Dismal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early European ‘‘Federalism'' : ambiguities of talks about how to walk toward a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Imbeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.241-256, 2009, Studies in Public Choice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David S. Clark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of law and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.vol 1, 21-25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General norms and customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.424-432, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sens of the state : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-18, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.239-245, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and subsidiarity in national and international contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr J. G.BACKHAUS et R. WAGNER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of public finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, pp.477-520, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : co-ordinating demand and supply of law : Market forces or state control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOSSELIN J.M., MARCIANO A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From economic to legal competition: New perspectives on European federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-17, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of the constitutional moment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-26, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy, freedom and coercion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.276, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From economic to legal competition : New perspectives on European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Strategic Courage. Inside Buchanan's Samaritan's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism, predation and the Samaritan's dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfarism, Libertarian Paternalism and Political Economy : Three Perspectives on Economic Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-023-00626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dughera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-023-00292-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Garzarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Boettke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Stein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.315.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.35.3.243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09772-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/soctheorpract202148121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/251569119X15709869180845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melcarne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721900052X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-020-09675-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00800-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09619-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M Frischmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.4.211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-018-0419-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fleury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20181502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023458" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542018000036A009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-017-9558-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boettke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1168464" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000735" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2015.1084520" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11558-006-9001-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W277493-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660990v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58274-4_22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mosca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03080-3_46" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_760-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve G. Medema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306799v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_727-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_726-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47471-7_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678002v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-023-00626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dughera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-023-00292-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Garzarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Boettke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Stein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.315.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.35.3.243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/soctheorpract202148121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000742" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/251569119X15709869180845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melcarne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721900052X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00800-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-020-09675-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09772-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09619-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M Frischmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.4.211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-018-0419-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20181502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542018000036A009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-017-9558-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boettke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1168464" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000735" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2015.1084520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11558-006-9001-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W277493-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58274-4_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve G. Medema" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_727-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_726-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mosca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03080-3_46" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_760-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47471-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>