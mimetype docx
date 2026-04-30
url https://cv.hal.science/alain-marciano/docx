--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marciano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance and Institutions: An Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.993-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance, externalities and subjectivism: a comment on Krawiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp. 956-960. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137423000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Nansen McCloskey, Beyond Positivism : Behaviorism, and Neoinstitutionalism in Economics. Chicago : University of Chicago Press, 2022. 222 pages. 97.50 USD (hardback)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-023-00626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Buchanan's Samaritan's Dilemma: altruism, strategic courage and ethics of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp. 207-233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10101-023-00292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance as a Spectrum of Rules: a Suggested Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Garzarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ review of ] Conservative Liberalism, Ordo-liberalism, and the State&amp;quot;, by Kenneth Dyson, Oxford University Press, New York, 2021, xx + 592 pp. £ 120 (hardback), ISBN 9780198854289.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “David M. Levy and Sandra J. Peart, Towards an Economics of Natural Equals. A Doc- umentary History of the Early Virginia School”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They never walked alone. Workshops, seminars, conferences and the making of Virginia Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (5), pp.729-751. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.315.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan: Clubs and Alternative Welfare Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.35.3.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mikayla Novak, Freedom in Contention. Social Movements and Liberal Political Economy (Rowman & Littlefield)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Review -Oakland-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “George L. Priest, The Rise of Law and Economics. An Intellectual History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mittermaier, The Hand Behind the Invisible Hand: Dogmatic and Pragmatic Views on Free Markets and the State of Economic Theory, Foreword by Isabella Mittermaier (Bristol: Bristol University Press, 2020), pp. 278, freely available at https://bristoluniversitypress.co.uk/the-hand-behind-the-invisible-hand. ISBN: 9781529215793 (OA PDF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837221000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan, Popular Myths, and the Social Responsibility of Economists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (4), pp.1613-1629. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other-Regarding Preferences: The Poverty of the Self/Other Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/soctheorpract202148121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope for the strategic use of scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of Buchanan's views on federalism, Chicago 1946–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.319-335. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137419000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Wicksell became important for Buchanan: a historical account of a (relatively) slow epiphany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Finance and Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/251569119X15709869180845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice without romance. The history of the economic analyses of judges behavior -1960-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melcarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S105383721900052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Buchanan’s concern for the South shaped his first academic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (3-4), pp.247-271. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-020-00800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and big techs: understanding the value of information in platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-020-09675-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of instrumental and existential rational decisions: Smith, Weber, Mauss, Tönnies after Martin Buber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-020-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, economics and Calabresi on the future of law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-019-09619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospectives: Tragedy of the Commons After 50 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett M Frischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.211-228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.33.4.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and public finance: The tennessee years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-018-0419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Silence A Review Essay of Nancy MacLean's Democracy in Chains: The Deep History of the Radical Right's Stealth Plan for America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1492-1537. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jel.20181502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Tasteful and Distasteful Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1), pp.110 - 131. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of a Constitutionalist: James Buchanan on Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.511-548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00182702-7023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Juergen Backhaus’s “Lawyers’ economics vs. economic analysis of law”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is “Stigler’s Coase Theorem” Stiglerian? A Methodological Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the History of Economic Thought and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0743-41542018000036A009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp. 579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the coase theorem and the emptiness of the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judge, the academic and the public intellectual: the totemic scholarship of Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.389 - 392. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-017-9558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distance between Buchanan's “An Economic Theory of Clubs” and Tiebout's “A Pure Theory of Local Public Expenditures”. New insights based on an unpublished manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.205 - 237. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2016.1168464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Claude Ménard and Élodie Bertrand, eds., The Elgar Companion to Ronald H. Coase (Cheltenham: Edward Elgar, 2015), pp. 368, $210 (hardcover). ISBN: 978-1-78254-738-3 (hardcover), 978-1-78254-799-0 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (04), pp.618 - 620. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perils of government enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUCHANAN’S NON-COERCIVE ECONOMICS FOR SELF-INTERESTED INDIVIDUALS: ETHICS, SMALL GROUPS, AND THE SOCIAL CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837215000735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums, Property Rights, and Photographs of Works of Art. Why Reproduction Through Photograph Should Be Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident costs, resource allocation and individual rationality: Blum, Kalven and Calabresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1084-1114. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2015.1084520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and Pro-Social Behaviors: Why Ethics is Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-3, pp.295-311. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the court made a federation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of International Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11558-006-9001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and conflicts over principalship. Some insights into the American constitutional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the French Civil Code : an Economic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, october, pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de mandat dans les systèmes contitutionnels : approche théorique et application au cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112 (6), pp.921-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of speech in a constitutional political economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (4/5), pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Catalan Economic Society Conference (CESC), Institut d’Estudis Catalans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual Meeting of the Association for Public Economic Theory (PET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MARS: Measures, Axioms, Rights and Stability in coalitions and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SAET Conference on Current Trends in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Louis-André Gérard-Varet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european court of justice and the transformation of the european institutional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th corsica law and economics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many early discourses on european &amp;quot;federalism&amp;quot; : ambiguities of talks about how to walk towards a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk ? Speech and action in policy processes : approaches from political science and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical insights into the centralisation of the European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 annual meeting of the European Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Turku, Finland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia on Economic Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Economics as Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Handbook for Teaching Philosophy to Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodification: The traditional pro-market arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to Chicago Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Individualism and the Foundations of the &amp;quot;Law and Economics&amp;quot; movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Methodological Individualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald H. Coase (1910–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to LSE Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.555-577, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58274-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinary Collisions: Blum, Kalven, and the Economic Analysis of Accident Law at Chicago in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve G. Medema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics as Interdisciplinary Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posner, Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_727-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabresi: Heterodox Economic Analysis of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_726-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Influences on Buchanan’s Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James M. Buchanan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1053-1078, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03080-3_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaus Jürgen: A Pioneer of Law and Economics in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_760-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Law, The Economy, The Polity Jürgen Backhaus, A Thinker Outside the Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics in Europe and the U.S. The Legacy of Juergen Backhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing AG 2016, pp.1-16, 2017, The European Heritage in Economics and the Social Sciences, 978-3-319-47469-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47471-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order, Coordination, and Collective Action among the Undead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of the Undead: Zombies, Vampires, and the Dismal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early European ‘‘Federalism'' : ambiguities of talks about how to walk toward a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Imbeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.241-256, 2009, Studies in Public Choice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David S. Clark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of law and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.vol 1, 21-25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General norms and customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.424-432, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sens of the state : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-18, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.239-245, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and subsidiarity in national and international contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr J. G.BACKHAUS et R. WAGNER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of public finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, pp.477-520, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : co-ordinating demand and supply of law : Market forces or state control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOSSELIN J.M., MARCIANO A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From economic to legal competition: New perspectives on European federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-17, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of the constitutional moment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-26, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy, freedom and coercion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.276, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From economic to legal competition : New perspectives on European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Strategic Courage. Inside Buchanan's Samaritan's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism, predation and the Samaritan's dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfarism, Libertarian Paternalism and Political Economy : Three Perspectives on Economic Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marciano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance, externalities and subjectivism: a comment on Krawiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp. 956-960. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137423000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance and Institutions: An Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.993-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Nansen McCloskey, Beyond Positivism : Behaviorism, and Neoinstitutionalism in Economics. Chicago : University of Chicago Press, 2022. 222 pages. 97.50 USD (hardback)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-023-00626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Buchanan's Samaritan's Dilemma: altruism, strategic courage and ethics of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp. 207-233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10101-023-00292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance as a Spectrum of Rules: a Suggested Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Garzarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ review of ] Conservative Liberalism, Ordo-liberalism, and the State&amp;quot;, by Kenneth Dyson, Oxford University Press, New York, 2021, xx + 592 pp. £ 120 (hardback), ISBN 9780198854289.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mittermaier, The Hand Behind the Invisible Hand: Dogmatic and Pragmatic Views on Free Markets and the State of Economic Theory, Foreword by Isabella Mittermaier (Bristol: Bristol University Press, 2020), pp. 278, freely available at https://bristoluniversitypress.co.uk/the-hand-behind-the-invisible-hand. ISBN: 9781529215793 (OA PDF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837221000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “David M. Levy and Sandra J. Peart, Towards an Economics of Natural Equals. A Doc- umentary History of the Early Virginia School”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They never walked alone. Workshops, seminars, conferences and the making of Virginia Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (5), pp.729-751. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.315.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan: Clubs and Alternative Welfare Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.35.3.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “George L. Priest, The Rise of Law and Economics. An Intellectual History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mikayla Novak, Freedom in Contention. Social Movements and Liberal Political Economy (Rowman & Littlefield)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Review -Oakland-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of instrumental and existential rational decisions: Smith, Weber, Mauss, Tönnies after Martin Buber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-020-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan, Popular Myths, and the Social Responsibility of Economists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (4), pp.1613-1629. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other-Regarding Preferences: The Poverty of the Self/Other Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/soctheorpract202148121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope for the strategic use of scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of Buchanan's views on federalism, Chicago 1946–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.319-335. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137419000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Wicksell became important for Buchanan: a historical account of a (relatively) slow epiphany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Finance and Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/251569119X15709869180845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice without romance. The history of the economic analyses of judges behavior -1960-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melcarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S105383721900052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Buchanan’s concern for the South shaped his first academic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (3-4), pp.247-271. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-020-00800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and big techs: understanding the value of information in platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-020-09675-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, economics and Calabresi on the future of law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-019-09619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospectives: Tragedy of the Commons After 50 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett M Frischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.211-228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.33.4.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and public finance: The tennessee years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-018-0419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Silence A Review Essay of Nancy MacLean's Democracy in Chains: The Deep History of the Radical Right's Stealth Plan for America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1492-1537. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jel.20181502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Tasteful and Distasteful Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1), pp.110 - 131. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of a Constitutionalist: James Buchanan on Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.511-548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00182702-7023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Juergen Backhaus’s “Lawyers’ economics vs. economic analysis of law”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is “Stigler’s Coase Theorem” Stiglerian? A Methodological Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the History of Economic Thought and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0743-41542018000036A009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judge, the academic and the public intellectual: the totemic scholarship of Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.389 - 392. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-017-9558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp. 579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the coase theorem and the emptiness of the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distance between Buchanan's “An Economic Theory of Clubs” and Tiebout's “A Pure Theory of Local Public Expenditures”. New insights based on an unpublished manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.205 - 237. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2016.1168464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Claude Ménard and Élodie Bertrand, eds., The Elgar Companion to Ronald H. Coase (Cheltenham: Edward Elgar, 2015), pp. 368, $210 (hardcover). ISBN: 978-1-78254-738-3 (hardcover), 978-1-78254-799-0 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (04), pp.618 - 620. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums, Property Rights, and Photographs of Works of Art. Why Reproduction Through Photograph Should Be Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perils of government enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUCHANAN’S NON-COERCIVE ECONOMICS FOR SELF-INTERESTED INDIVIDUALS: ETHICS, SMALL GROUPS, AND THE SOCIAL CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837215000735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident costs, resource allocation and individual rationality: Blum, Kalven and Calabresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1084-1114. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2015.1084520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and Pro-Social Behaviors: Why Ethics is Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-3, pp.295-311. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the court made a federation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of International Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11558-006-9001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and conflicts over principalship. Some insights into the American constitutional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of speech in a constitutional political economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (4/5), pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the French Civil Code : an Economic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, october, pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de mandat dans les systèmes contitutionnels : approche théorique et application au cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112 (6), pp.921-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Louis-André Gérard-Varet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Catalan Economic Society Conference (CESC), Institut d’Estudis Catalans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SAET Conference on Current Trends in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual Meeting of the Association for Public Economic Theory (PET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MARS: Measures, Axioms, Rights and Stability in coalitions and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european court of justice and the transformation of the european institutional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th corsica law and economics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many early discourses on european &amp;quot;federalism&amp;quot; : ambiguities of talks about how to walk towards a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk ? Speech and action in policy processes : approaches from political science and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical insights into the centralisation of the European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 annual meeting of the European Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Turku, Finland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Economics as Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Handbook for Teaching Philosophy to Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia on Economic Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to Chicago Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodification: The traditional pro-market arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Individualism and the Foundations of the &amp;quot;Law and Economics&amp;quot; movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Methodological Individualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald H. Coase (1910–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to LSE Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.555-577, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58274-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Influences on Buchanan’s Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James M. Buchanan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1053-1078, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03080-3_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaus Jürgen: A Pioneer of Law and Economics in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_760-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinary Collisions: Blum, Kalven, and the Economic Analysis of Accident Law at Chicago in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve G. Medema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics as Interdisciplinary Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posner, Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_727-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabresi: Heterodox Economic Analysis of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_726-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Law, The Economy, The Polity Jürgen Backhaus, A Thinker Outside the Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics in Europe and the U.S. The Legacy of Juergen Backhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing AG 2016, pp.1-16, 2017, The European Heritage in Economics and the Social Sciences, 978-3-319-47469-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47471-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order, Coordination, and Collective Action among the Undead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of the Undead: Zombies, Vampires, and the Dismal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early European ‘‘Federalism'' : ambiguities of talks about how to walk toward a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Imbeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.241-256, 2009, Studies in Public Choice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David S. Clark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of law and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.vol 1, 21-25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.239-245, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sens of the state : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-18, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General norms and customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.424-432, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and subsidiarity in national and international contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr J. G.BACKHAUS et R. WAGNER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of public finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, pp.477-520, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : co-ordinating demand and supply of law : Market forces or state control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOSSELIN J.M., MARCIANO A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From economic to legal competition: New perspectives on European federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-17, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of the constitutional moment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-26, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy, freedom and coercion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.276, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From economic to legal competition : New perspectives on European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Strategic Courage. Inside Buchanan's Samaritan's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism, predation and the Samaritan's dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfarism, Libertarian Paternalism and Political Economy : Three Perspectives on Economic Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-023-00626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dughera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-023-00292-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Garzarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Boettke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Stein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.315.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.35.3.243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/soctheorpract202148121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000742" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/251569119X15709869180845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melcarne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721900052X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00800-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-020-09675-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09772-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09619-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M Frischmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.4.211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-018-0419-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20181502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542018000036A009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-017-9558-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boettke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1168464" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000735" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2015.1084520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11558-006-9001-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W277493-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58274-4_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve G. Medema" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_727-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_726-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mosca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03080-3_46" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_760-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47471-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-023-00626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dughera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-023-00292-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Garzarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Boettke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Stein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.315.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.35.3.243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09772-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/soctheorpract202148121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/251569119X15709869180845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melcarne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721900052X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00800-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-020-09675-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09619-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M Frischmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.4.211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-018-0419-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20181502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542018000036A009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-017-9558-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boettke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1168464" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2015.1084520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11558-006-9001-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W277493-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58274-4_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mosca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03080-3_46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_760-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve G. Medema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_727-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_726-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47471-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>