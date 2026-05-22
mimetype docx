--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marciano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance, externalities and subjectivism: a comment on Krawiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp. 956-960. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137423000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance and Institutions: An Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.993-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Nansen McCloskey, Beyond Positivism : Behaviorism, and Neoinstitutionalism in Economics. Chicago : University of Chicago Press, 2022. 222 pages. 97.50 USD (hardback)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-023-00626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Buchanan's Samaritan's Dilemma: altruism, strategic courage and ethics of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp. 207-233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10101-023-00292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance as a Spectrum of Rules: a Suggested Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Garzarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ review of ] Conservative Liberalism, Ordo-liberalism, and the State&amp;quot;, by Kenneth Dyson, Oxford University Press, New York, 2021, xx + 592 pp. £ 120 (hardback), ISBN 9780198854289.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mittermaier, The Hand Behind the Invisible Hand: Dogmatic and Pragmatic Views on Free Markets and the State of Economic Theory, Foreword by Isabella Mittermaier (Bristol: Bristol University Press, 2020), pp. 278, freely available at https://bristoluniversitypress.co.uk/the-hand-behind-the-invisible-hand. ISBN: 9781529215793 (OA PDF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837221000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “David M. Levy and Sandra J. Peart, Towards an Economics of Natural Equals. A Doc- umentary History of the Early Virginia School”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They never walked alone. Workshops, seminars, conferences and the making of Virginia Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (5), pp.729-751. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.315.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan: Clubs and Alternative Welfare Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.35.3.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “George L. Priest, The Rise of Law and Economics. An Intellectual History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mikayla Novak, Freedom in Contention. Social Movements and Liberal Political Economy (Rowman & Littlefield)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Review -Oakland-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of instrumental and existential rational decisions: Smith, Weber, Mauss, Tönnies after Martin Buber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-020-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan, Popular Myths, and the Social Responsibility of Economists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (4), pp.1613-1629. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other-Regarding Preferences: The Poverty of the Self/Other Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/soctheorpract202148121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope for the strategic use of scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of Buchanan's views on federalism, Chicago 1946–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.319-335. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137419000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Wicksell became important for Buchanan: a historical account of a (relatively) slow epiphany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Finance and Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/251569119X15709869180845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice without romance. The history of the economic analyses of judges behavior -1960-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melcarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S105383721900052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Buchanan’s concern for the South shaped his first academic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (3-4), pp.247-271. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-020-00800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and big techs: understanding the value of information in platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-020-09675-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, economics and Calabresi on the future of law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-019-09619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospectives: Tragedy of the Commons After 50 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett M Frischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.211-228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.33.4.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and public finance: The tennessee years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-018-0419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Silence A Review Essay of Nancy MacLean's Democracy in Chains: The Deep History of the Radical Right's Stealth Plan for America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1492-1537. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jel.20181502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Tasteful and Distasteful Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1), pp.110 - 131. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of a Constitutionalist: James Buchanan on Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.511-548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00182702-7023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Juergen Backhaus’s “Lawyers’ economics vs. economic analysis of law”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is “Stigler’s Coase Theorem” Stiglerian? A Methodological Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the History of Economic Thought and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0743-41542018000036A009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judge, the academic and the public intellectual: the totemic scholarship of Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.389 - 392. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-017-9558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp. 579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the coase theorem and the emptiness of the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distance between Buchanan's “An Economic Theory of Clubs” and Tiebout's “A Pure Theory of Local Public Expenditures”. New insights based on an unpublished manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.205 - 237. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2016.1168464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Claude Ménard and Élodie Bertrand, eds., The Elgar Companion to Ronald H. Coase (Cheltenham: Edward Elgar, 2015), pp. 368, $210 (hardcover). ISBN: 978-1-78254-738-3 (hardcover), 978-1-78254-799-0 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (04), pp.618 - 620. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums, Property Rights, and Photographs of Works of Art. Why Reproduction Through Photograph Should Be Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perils of government enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUCHANAN’S NON-COERCIVE ECONOMICS FOR SELF-INTERESTED INDIVIDUALS: ETHICS, SMALL GROUPS, AND THE SOCIAL CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837215000735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident costs, resource allocation and individual rationality: Blum, Kalven and Calabresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1084-1114. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2015.1084520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and Pro-Social Behaviors: Why Ethics is Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-3, pp.295-311. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the court made a federation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of International Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11558-006-9001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and conflicts over principalship. Some insights into the American constitutional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of speech in a constitutional political economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (4/5), pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the French Civil Code : an Economic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, october, pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de mandat dans les systèmes contitutionnels : approche théorique et application au cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112 (6), pp.921-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Louis-André Gérard-Varet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Catalan Economic Society Conference (CESC), Institut d’Estudis Catalans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SAET Conference on Current Trends in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual Meeting of the Association for Public Economic Theory (PET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MARS: Measures, Axioms, Rights and Stability in coalitions and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european court of justice and the transformation of the european institutional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th corsica law and economics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many early discourses on european &amp;quot;federalism&amp;quot; : ambiguities of talks about how to walk towards a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk ? Speech and action in policy processes : approaches from political science and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical insights into the centralisation of the European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 annual meeting of the European Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Turku, Finland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Economics as Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Handbook for Teaching Philosophy to Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia on Economic Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to Chicago Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodification: The traditional pro-market arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Individualism and the Foundations of the &amp;quot;Law and Economics&amp;quot; movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Methodological Individualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald H. Coase (1910–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to LSE Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.555-577, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58274-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Influences on Buchanan’s Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James M. Buchanan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1053-1078, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03080-3_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaus Jürgen: A Pioneer of Law and Economics in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2018, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_760-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinary Collisions: Blum, Kalven, and the Economic Analysis of Accident Law at Chicago in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve G. Medema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics as Interdisciplinary Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posner, Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_727-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabresi: Heterodox Economic Analysis of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_726-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Law, The Economy, The Polity Jürgen Backhaus, A Thinker Outside the Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics in Europe and the U.S. The Legacy of Juergen Backhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing AG 2016, pp.1-16, 2017, The European Heritage in Economics and the Social Sciences, 978-3-319-47469-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47471-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order, Coordination, and Collective Action among the Undead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of the Undead: Zombies, Vampires, and the Dismal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early European ‘‘Federalism'' : ambiguities of talks about how to walk toward a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Imbeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.241-256, 2009, Studies in Public Choice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David S. Clark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of law and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.vol 1, 21-25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.239-245, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sens of the state : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-18, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General norms and customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.424-432, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and subsidiarity in national and international contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr J. G.BACKHAUS et R. WAGNER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of public finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, pp.477-520, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : co-ordinating demand and supply of law : Market forces or state control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOSSELIN J.M., MARCIANO A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From economic to legal competition: New perspectives on European federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-17, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of the constitutional moment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-26, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy, freedom and coercion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.276, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From economic to legal competition : New perspectives on European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Strategic Courage. Inside Buchanan's Samaritan's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism, predation and the Samaritan's dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfarism, Libertarian Paternalism and Political Economy : Three Perspectives on Economic Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marciano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance, externalities and subjectivism: a comment on Krawiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp. 956-960. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137423000218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repugnance and Institutions: An Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.993-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Nansen McCloskey, Beyond Positivism : Behaviorism, and Neoinstitutionalism in Economics. Chicago : University of Chicago Press, 2022. 222 pages. 97.50 USD (hardback)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-023-00626-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Buchanan's Samaritan's Dilemma: altruism, strategic courage and ethics of responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp. 207-233. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10101-023-00292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance as a Spectrum of Rules: a Suggested Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Garzarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ review of ] Conservative Liberalism, Ordo-liberalism, and the State&amp;quot;, by Kenneth Dyson, Oxford University Press, New York, 2021, xx + 592 pp. £ 120 (hardback), ISBN 9780198854289.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “David M. Levy and Sandra J. Peart, Towards an Economics of Natural Equals. A Doc- umentary History of the Early Virginia School”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They never walked alone. Workshops, seminars, conferences and the making of Virginia Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (5), pp.729-751. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.315.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan: Clubs and Alternative Welfare Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.243 - 256. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.35.3.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “George L. Priest, The Rise of Law and Economics. An Intellectual History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mikayla Novak, Freedom in Contention. Social Movements and Liberal Political Economy (Rowman & Littlefield)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Review -Oakland-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mittermaier, The Hand Behind the Invisible Hand: Dogmatic and Pragmatic Views on Free Markets and the State of Economic Theory, Foreword by Isabella Mittermaier (Bristol: Bristol University Press, 2020), pp. 278, freely available at https://bristoluniversitypress.co.uk/the-hand-behind-the-invisible-hand. ISBN: 9781529215793 (OA PDF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837221000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan, Popular Myths, and the Social Responsibility of Economists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (4), pp.1613-1629. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other-Regarding Preferences: The Poverty of the Self/Other Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/soctheorpract202148121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope for the strategic use of scandals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.524-542. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of Buchanan's views on federalism, Chicago 1946–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.319-335. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137419000742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Wicksell became important for Buchanan: a historical account of a (relatively) slow epiphany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Finance and Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/251569119X15709869180845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice without romance. The history of the economic analyses of judges behavior -1960-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Melcarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (2), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S105383721900052X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Buchanan’s concern for the South shaped his first academic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (3-4), pp.247-271. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-020-00800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data and big techs: understanding the value of information in platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Nicita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-020-09675-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of instrumental and existential rational decisions: Smith, Weber, Mauss, Tönnies after Martin Buber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-020-09772-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, economics and Calabresi on the future of law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-019-09619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospectives: Tragedy of the Commons After 50 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett M Frischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.211-228. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jep.33.4.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and public finance: The tennessee years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Austrian Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11138-018-0419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Silence A Review Essay of Nancy MacLean's Democracy in Chains: The Deep History of the Radical Right's Stealth Plan for America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.1492-1537. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/jel.20181502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Tasteful and Distasteful Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1), pp.110 - 131. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of a Constitutionalist: James Buchanan on Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.511-548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00182702-7023458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Juergen Backhaus’s “Lawyers’ economics vs. economic analysis of law”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Is “Stigler’s Coase Theorem” Stiglerian? A Methodological Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in the History of Economic Thought and Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0743-41542018000036A009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judge, the academic and the public intellectual: the totemic scholarship of Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), pp.389 - 392. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-017-9558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the coase theorem and the emptiness of the core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp. 579-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distance between Buchanan's “An Economic Theory of Clubs” and Tiebout's “A Pure Theory of Local Public Expenditures”. New insights based on an unpublished manuscript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Boettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.205 - 237. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2016.1168464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Claude Ménard and Élodie Bertrand, eds., The Elgar Companion to Ronald H. Coase (Cheltenham: Edward Elgar, 2015), pp. 368, $210 (hardcover). ISBN: 978-1-78254-738-3 (hardcover), 978-1-78254-799-0 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (04), pp.618 - 620. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837216000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perils of government enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166 (1-2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-016-0319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUCHANAN’S NON-COERCIVE ECONOMICS FOR SELF-INTERESTED INDIVIDUALS: ETHICS, SMALL GROUPS, AND THE SOCIAL CONTRACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1053837215000735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums, Property Rights, and Photographs of Works of Art. Why Reproduction Through Photograph Should Be Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident costs, resource allocation and individual rationality: Blum, Kalven and Calabresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustam Romaniuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1084-1114. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09672567.2015.1084520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buchanan and Pro-Social Behaviors: Why Ethics is Necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5-3, pp.295-311. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.2057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Domin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the court made a federation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of International Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11558-006-9001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and conflicts over principalship. Some insights into the American constitutional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Making of the French Civil Code : an Economic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, october, pp.192-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de mandat dans les systèmes contitutionnels : approche théorique et application au cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 112 (6), pp.921-942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of speech in a constitutional political economy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (4/5), pp.324-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Catalan Economic Society Conference (CESC), Institut d’Estudis Catalans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SAET Conference on Current Trends in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MARS: Measures, Axioms, Rights and Stability in coalitions and networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th annual Meeting of the Association for Public Economic Theory (PET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social cost problem, rights and the (non)empty core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Solal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Journées Louis-André Gérard-Varet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european court of justice and the transformation of the european institutional structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th corsica law and economics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many early discourses on european &amp;quot;federalism&amp;quot; : ambiguities of talks about how to walk towards a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk ? Speech and action in policy processes : approaches from political science and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical insights into the centralisation of the European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 annual meeting of the European Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Turku, Finland. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Economics as Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Handbook for Teaching Philosophy to Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia on Economic Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to Chicago Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commodification: The traditional pro-market arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Individualism and the Foundations of the &amp;quot;Law and Economics&amp;quot; movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Methodological Individualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald H. Coase (1910–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Companion to LSE Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.555-577, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58274-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disciplinary Collisions: Blum, Kalven, and the Economic Analysis of Accident Law at Chicago in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve G. Medema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics as Interdisciplinary Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posner, Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_727-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabresi: Heterodox Economic Analysis of Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-4, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_726-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backhaus Jürgen: A Pioneer of Law and Economics in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.1-3, 2018, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_760-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Influences on Buchanan’s Research Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James M. Buchanan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1053-1078, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03080-3_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Law, The Economy, The Polity Jürgen Backhaus, A Thinker Outside the Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Battista Ramello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economics in Europe and the U.S. The Legacy of Juergen Backhaus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing AG 2016, pp.1-16, 2017, The European Heritage in Economics and the Social Sciences, 978-3-319-47469-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47471-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order, Coordination, and Collective Action among the Undead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of the Undead: Zombies, Vampires, and the Dismal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early European ‘‘Federalism'' : ambiguities of talks about how to walk toward a political union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. M. Imbeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do they walk like they talk?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.241-256, 2009, Studies in Public Choice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David S. Clark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of law and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.vol 1, 21-25, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sens of the state : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-18, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General norms and customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.424-432, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrative law and economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen G. Backhaus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion To Law And Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.239-245, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federalism and subsidiarity in national and international contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr J. G.BACKHAUS et R. WAGNER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of public finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer academic publishers, pp.477-520, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : co-ordinating demand and supply of law : Market forces or state control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JOSSELIN J.M., MARCIANO A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From economic to legal competition: New perspectives on European federalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-17, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of the constitutional moment in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing european law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Elgar, pp.1-26, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy, freedom and coercion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar, pp.276, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and the State : a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2005, New Horizons in Law and Economics series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From economic to legal competition : New perspectives on European federalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of harmonizing European law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Elgar, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Strategic Courage. Inside Buchanan's Samaritan's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism, predation and the Samaritan's dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dughera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux éclairages sur le théorème de Coase et la vacuité du coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfarism, Libertarian Paternalism and Political Economy : Three Perspectives on Economic Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMES : NORmes sociales, Motivations Externes et internes, et politiques publiqueS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-023-00626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dughera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-023-00292-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Garzarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Boettke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Stein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.315.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.35.3.243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09772-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/soctheorpract202148121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/251569119X15709869180845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melcarne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721900052X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00800-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-020-09675-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09619-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M Frischmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.4.211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-018-0419-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20181502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542018000036A009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-017-9558-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boettke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1168464" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2015.1084520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11558-006-9001-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W277493-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58274-4_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mosca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03080-3_46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_760-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve G. Medema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_727-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_726-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47471-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137423000218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-023-00626-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dughera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10101-023-00292-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Garzarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Boettke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Stein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.315.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03326422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.35.3.243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03530974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/soctheorpract202148121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137419000742" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02550191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/251569119X15709869180845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Melcarne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Ramello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721900052X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00800-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nicita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-020-09675-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-020-09772-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-019-09619-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M Frischmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.4.211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11138-018-0419-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jel.20181502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7023458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542018000036A009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-017-9558-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gonzalez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Boettke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2016.1168464" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837216000699" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-016-0319-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837215000735" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2015.1084520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11558-006-9001-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6W277493-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58274-4_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve G. Medema" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_727-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_726-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_760-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mosca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03080-3_46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47471-7_1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076694v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01916846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>