--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'étude chargé de formation & d'accompagnement à la recherche- Référent PGD (Plans de Gestion des données) @ ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6697-3679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études Documentaliste Chargé d'IST à l'Université Lumière Lyon 2 détaché au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHAM - UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de la Donnée DATALystE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon (GT Compétences & Formation et GT Traitement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe éditoriale du blog </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zotero Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zotero.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre Copil élargi du Réseau Renatis des documentalistes du CNRS </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://renatis.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CasuHAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Club des utilisateurs de l’archive ouverte HAL) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iww.inria.fr/casuhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formateur : interventions dans des cursus de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Enssib, Urfist, etc). Voir : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.slideshare.net/amarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Commité pou la Science Ouverte) collège Compétences et formation de 2020 à 2024 </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ouvrirlascience.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe UdL </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisateur de l’Open Access Week Lyon de 2015 à 2017, et du sous-groupe Socle Commun appuyant les actions de formations à l'Open Access (supports et jeux sérieux sur l'Open Access)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février 2024 - : Ingénieur d'Etude Chargé de formations & Accompagnement de la recherche à l' ENS de Lyon (SCD Bibliothèque Diderot). Référent PGDs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2020 – Février 2024 : Documenaliste référent Science Ouverte; co-pilote de l'axe transversal Corpor@tech au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2018 – Juillet 2020 : Documentaliste Chargé de système d'information documentaire au Larhra UMR 5190 / Documenaliste Chargé de ressources documentaires au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2016 – Déc. 2018 : Ingénieur d’études documentaliste Formateur SCD de l' Université Lumière Lyon 2 (Lyon), chagé d'innovation pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2013–sept. 2016 : Ingénieur d’études responsable de collections et Formateur SCD de l' Université Lumière Lyon 2 (Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv. 2006 – Oct 2013 : IE chargé de Gestion des documents numériques, community manager, valorisation de la production scientifique – Formateur École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2004 – Déc. 2005 : IE responsable des projets de diffusion électronique des documents scientifiques BCIU de Clermont-Ferrand (Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2003 – Juil. 2004 : IE chargé du projet de numérisation du fonds ancien École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 – 2002 : IE documentaliste chargé du projet de portail documentaire Cemadoc Cemagref, service Information Scientifique et Technique – Univ. d'Aix-Marseille (Anthony)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : DESS, Alternance : Université St Jérôme / Cemagref, Direction de l'IST Gestion des Systèmes Documentaires d’Information Scientifique et Technique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le portail Cemadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Odile Hologne, Dir. IST Cemagref)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA, Université Claude Bernard Lyon 1, LYON Construction des Savoirs Scientifiques : Didactique, épistémologie et histoire des sciences, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il une définition scientifique de la &amp;quot;vie&amp;quot; à côté des idées communes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Jérôme Goffette, Université Claude Bernard Lyon 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maîtrise, Université Claude Bernard Lyon 1, LYON Physiologie et Biologie Cellulaire, mention Biologie Générale - Sciences de la Vie, de la Terre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and its impact on Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations in Algebra, Representation theory and Ethics (CARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Bouillet; Luca Casarin; Luca Francone; Tal Gottesman; Matilde Maccan; UMPA UMR CNRS 5669, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05481972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarvis 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard(s) sur les logiciels bibliographiques, au carrefour des usages et des innovations [Journée d'étude]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Lyon, Nov 2014, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01770216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre Science Ouverte de l'ENS de Lyon - Résultats 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Yermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05408448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #1 &amp;quot;L’Open Access ? Je maîtrise !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #6 &amp;quot;L’Open Access ce n’est pas pour moi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire connaître et valoriser sa bibliothèque : Communiquer avec les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2012, La Boîte à outils, 9782375460368. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Curator : un escape game pédagogique sur la gestion et l'ouverture des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole Centrale de Lyon - Bibliothèque Michel Serres, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'étude chargé de formation & d'accompagnement à la recherche- Référent PGD (Plans de Gestion des données) @ ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6697-3679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études Documentaliste Chargé d'IST à l'Université Lumière Lyon 2 détaché au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHAM - UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de la Donnée DATALystE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon (GT Compétences & Formation et GT Traitement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe éditoriale du blog </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zotero Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zotero.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre Copil élargi du Réseau Renatis des documentalistes du CNRS </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://renatis.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CasuHAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Club des utilisateurs de l’archive ouverte HAL) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iww.inria.fr/casuhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formateur : interventions dans des cursus de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Enssib, Urfist, etc). Voir : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.slideshare.net/amarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Commité pou la Science Ouverte) collège Compétences et formation de 2020 à 2024 </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ouvrirlascience.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe UdL </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisateur de l’Open Access Week Lyon de 2015 à 2017, et du sous-groupe Socle Commun appuyant les actions de formations à l'Open Access (supports et jeux sérieux sur l'Open Access)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février 2024 - : Ingénieur d'Etude Chargé de formations & Accompagnement de la recherche à l' ENS de Lyon (SCD Bibliothèque Diderot). Référent PGDs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2020 – Février 2024 : Documenaliste référent Science Ouverte; co-pilote de l'axe transversal Corpor@tech au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2018 – Juillet 2020 : Documentaliste Chargé de système d'information documentaire au Larhra UMR 5190 / Documenaliste Chargé de ressources documentaires au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2016 – Déc. 2018 : Ingénieur d’études documentaliste Formateur SCD de l' Université Lumière Lyon 2 (Lyon), chagé d'innovation pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2013–sept. 2016 : Ingénieur d’études responsable de collections et Formateur SCD de l' Université Lumière Lyon 2 (Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv. 2006 – Oct 2013 : IE chargé de Gestion des documents numériques, community manager, valorisation de la production scientifique – Formateur École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2004 – Déc. 2005 : IE responsable des projets de diffusion électronique des documents scientifiques BCIU de Clermont-Ferrand (Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2003 – Juil. 2004 : IE chargé du projet de numérisation du fonds ancien École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 – 2002 : IE documentaliste chargé du projet de portail documentaire Cemadoc Cemagref, service Information Scientifique et Technique – Univ. d'Aix-Marseille (Anthony)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : DESS, Alternance : Université St Jérôme / Cemagref, Direction de l'IST Gestion des Systèmes Documentaires d’Information Scientifique et Technique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le portail Cemadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Odile Hologne, Dir. IST Cemagref)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA, Université Claude Bernard Lyon 1, LYON Construction des Savoirs Scientifiques : Didactique, épistémologie et histoire des sciences, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il une définition scientifique de la &amp;quot;vie&amp;quot; à côté des idées communes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Jérôme Goffette, Université Claude Bernard Lyon 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maîtrise, Université Claude Bernard Lyon 1, LYON Physiologie et Biologie Cellulaire, mention Biologie Générale - Sciences de la Vie, de la Terre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and its impact on Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations in Algebra, Representation theory and Ethics (CARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Bouillet; Luca Casarin; Luca Francone; Tal Gottesman; Matilde Maccan; UMPA UMR CNRS 5669, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05481972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarvis 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard(s) sur les logiciels bibliographiques, au carrefour des usages et des innovations [Journée d'étude]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Lyon, Nov 2014, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01770216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre Science Ouverte de l'ENS de Lyon - Résultats 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Yermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05408448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #1 &amp;quot;L’Open Access ? Je maîtrise !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #6 &amp;quot;L’Open Access ce n’est pas pour moi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire connaître et valoriser sa bibliothèque : Communiquer avec les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2012, La Boîte à outils, 9782375460368. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Curator : un escape game pédagogique sur la gestion et l'ouverture des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole Centrale de Lyon - Bibliothèque Michel Serres, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3295D96"/>
+    <w:nsid w:val="C23243A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B1875AD6"/>
+    <w:nsid w:val="0B172272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A17A943"/>
+    <w:nsid w:val="D0A22F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-marois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-3679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ciham.ish-lyon.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datalyste.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zotero.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renatis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iww.inria.fr/casuhal/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/amarois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/college-competences-et-formation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01770216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05408448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert Stern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yermia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-marois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-3679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ciham.ish-lyon.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datalyste.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zotero.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renatis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iww.inria.fr/casuhal/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/amarois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/college-competences-et-formation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01770216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05408448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert Stern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yermia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835901v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>