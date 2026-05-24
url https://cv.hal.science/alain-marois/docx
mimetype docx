--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'étude chargé de formation & d'accompagnement à la recherche- Référent PGD (Plans de Gestion des données) @ ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6697-3679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études Documentaliste Chargé d'IST à l'Université Lumière Lyon 2 détaché au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHAM - UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de la Donnée DATALystE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon (GT Compétences & Formation et GT Traitement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe éditoriale du blog </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zotero Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zotero.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre Copil élargi du Réseau Renatis des documentalistes du CNRS </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://renatis.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CasuHAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Club des utilisateurs de l’archive ouverte HAL) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iww.inria.fr/casuhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formateur : interventions dans des cursus de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Enssib, Urfist, etc). Voir : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.slideshare.net/amarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Commité pou la Science Ouverte) collège Compétences et formation de 2020 à 2024 </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ouvrirlascience.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe UdL </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisateur de l’Open Access Week Lyon de 2015 à 2017, et du sous-groupe Socle Commun appuyant les actions de formations à l'Open Access (supports et jeux sérieux sur l'Open Access)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février 2024 - : Ingénieur d'Etude Chargé de formations & Accompagnement de la recherche à l' ENS de Lyon (SCD Bibliothèque Diderot). Référent PGDs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2020 – Février 2024 : Documenaliste référent Science Ouverte; co-pilote de l'axe transversal Corpor@tech au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2018 – Juillet 2020 : Documentaliste Chargé de système d'information documentaire au Larhra UMR 5190 / Documenaliste Chargé de ressources documentaires au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2016 – Déc. 2018 : Ingénieur d’études documentaliste Formateur SCD de l' Université Lumière Lyon 2 (Lyon), chagé d'innovation pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2013–sept. 2016 : Ingénieur d’études responsable de collections et Formateur SCD de l' Université Lumière Lyon 2 (Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv. 2006 – Oct 2013 : IE chargé de Gestion des documents numériques, community manager, valorisation de la production scientifique – Formateur École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2004 – Déc. 2005 : IE responsable des projets de diffusion électronique des documents scientifiques BCIU de Clermont-Ferrand (Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2003 – Juil. 2004 : IE chargé du projet de numérisation du fonds ancien École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 – 2002 : IE documentaliste chargé du projet de portail documentaire Cemadoc Cemagref, service Information Scientifique et Technique – Univ. d'Aix-Marseille (Anthony)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : DESS, Alternance : Université St Jérôme / Cemagref, Direction de l'IST Gestion des Systèmes Documentaires d’Information Scientifique et Technique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le portail Cemadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Odile Hologne, Dir. IST Cemagref)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA, Université Claude Bernard Lyon 1, LYON Construction des Savoirs Scientifiques : Didactique, épistémologie et histoire des sciences, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il une définition scientifique de la &amp;quot;vie&amp;quot; à côté des idées communes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Jérôme Goffette, Université Claude Bernard Lyon 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maîtrise, Université Claude Bernard Lyon 1, LYON Physiologie et Biologie Cellulaire, mention Biologie Générale - Sciences de la Vie, de la Terre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and its impact on Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations in Algebra, Representation theory and Ethics (CARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Bouillet; Luca Casarin; Luca Francone; Tal Gottesman; Matilde Maccan; UMPA UMR CNRS 5669, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05481972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarvis 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard(s) sur les logiciels bibliographiques, au carrefour des usages et des innovations [Journée d'étude]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Lyon, Nov 2014, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01770216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre Science Ouverte de l'ENS de Lyon - Résultats 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Yermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05408448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #1 &amp;quot;L’Open Access ? Je maîtrise !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #6 &amp;quot;L’Open Access ce n’est pas pour moi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire connaître et valoriser sa bibliothèque : Communiquer avec les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2012, La Boîte à outils, 9782375460368. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Curator : un escape game pédagogique sur la gestion et l'ouverture des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole Centrale de Lyon - Bibliothèque Michel Serres, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Marois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'étude chargé de formation & d'accompagnement à la recherche- Référent PGD (Plans de Gestion des données) @ ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6697-3679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xSEAjMQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d'études Documentaliste Chargé d'IST à l'Université Lumière Lyon 2 détaché au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIHAM - UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches/activités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de la Donnée DATALystE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Lyon (GT Compétences & Formation et GT Traitement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe éditoriale du blog </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zotero Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zotero.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre Copil élargi du Réseau Renatis des documentalistes du CNRS </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://renatis.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CasuHAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Club des utilisateurs de l’archive ouverte HAL) </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iww.inria.fr/casuhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formateur : interventions dans des cursus de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Enssib, Urfist, etc). Voir : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.slideshare.net/amarois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anciennement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Commité pou la Science Ouverte) collège Compétences et formation de 2020 à 2024 </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ouvrirlascience.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe UdL </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organisateur de l’Open Access Week Lyon de 2015 à 2017, et du sous-groupe Socle Commun appuyant les actions de formations à l'Open Access (supports et jeux sérieux sur l'Open Access)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février 2024 - : Ingénieur d'Etude Chargé de formations & Accompagnement de la recherche à l' ENS de Lyon (SCD Bibliothèque Diderot). Référent PGDs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2020 – Février 2024 : Documenaliste référent Science Ouverte; co-pilote de l'axe transversal Corpor@tech au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2018 – Juillet 2020 : Documentaliste Chargé de système d'information documentaire au Larhra UMR 5190 / Documenaliste Chargé de ressources documentaires au CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2016 – Déc. 2018 : Ingénieur d’études documentaliste Formateur SCD de l' Université Lumière Lyon 2 (Lyon), chagé d'innovation pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2013–sept. 2016 : Ingénieur d’études responsable de collections et Formateur SCD de l' Université Lumière Lyon 2 (Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv. 2006 – Oct 2013 : IE chargé de Gestion des documents numériques, community manager, valorisation de la production scientifique – Formateur École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc. 2004 – Déc. 2005 : IE responsable des projets de diffusion électronique des documents scientifiques BCIU de Clermont-Ferrand (Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2003 – Juil. 2004 : IE chargé du projet de numérisation du fonds ancien École Centrale de Lyon – Bibliothèque Michel Serres (Écully)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 – 2002 : IE documentaliste chargé du projet de portail documentaire Cemadoc Cemagref, service Information Scientifique et Technique – Univ. d'Aix-Marseille (Anthony)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : DESS, Alternance : Université St Jérôme / Cemagref, Direction de l'IST Gestion des Systèmes Documentaires d’Information Scientifique et Technique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le portail Cemadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Odile Hologne, Dir. IST Cemagref)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 : DEA, Université Claude Bernard Lyon 1, LYON Construction des Savoirs Scientifiques : Didactique, épistémologie et histoire des sciences, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il une définition scientifique de la &amp;quot;vie&amp;quot; à côté des idées communes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous la dir. de Jérôme Goffette, Université Claude Bernard Lyon 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maîtrise, Université Claude Bernard Lyon 1, LYON Physiologie et Biologie Cellulaire, mention Biologie Générale - Sciences de la Vie, de la Terre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and its impact on Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations in Algebra, Representation theory and Ethics (CARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Bouillet; Luca Casarin; Luca Francone; Tal Gottesman; Matilde Maccan; UMPA UMR CNRS 5669, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05481972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarvis 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard(s) sur les logiciels bibliographiques, au carrefour des usages et des innovations [Journée d'étude]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Urfist de Lyon, Nov 2014, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01770216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baromètre Science Ouverte de l'ENS de Lyon - Résultats 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Yermia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-05408448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #1 &amp;quot;L’Open Access ? Je maîtrise !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #6 &amp;quot;L’Open Access ce n’est pas pour moi !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitthida Samath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire connaître et valoriser sa bibliothèque : Communiquer avec les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'ENSSIB, 2012, La Boîte à outils, 9782375460368. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Curator : un escape game pédagogique sur la gestion et l'ouverture des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole Centrale de Lyon - Bibliothèque Michel Serres, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C23243A7"/>
+    <w:nsid w:val="E8A6AB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B172272"/>
+    <w:nsid w:val="B22FA7E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D0A22F30"/>
+    <w:nsid w:val="2E49B1BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-marois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-3679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ciham.ish-lyon.cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datalyste.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zotero.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renatis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iww.inria.fr/casuhal/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/amarois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/college-competences-et-formation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01770216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05408448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert Stern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yermia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835901v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-marois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-3679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=xSEAjMQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ciham.ish-lyon.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datalyste.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zotero.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renatis.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iww.inria.fr/casuhal/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/amarois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/college-competences-et-formation/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05481972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alberto Edoardo Nuccio Mortarino Majno di Capriglio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01770216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05408448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert Stern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yermia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.629" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835901v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>