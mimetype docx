--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -212,5978 +212,5982 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Optics to Differentiate Among Bioaerosols for Lidar Applications</w:t>
+                <w:t xml:space="preserve">La télédétection lidar : des fondements aux applications industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Feneyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Genoud</w:t>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Spanu</w:t>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rairoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Victori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (11), pp.1067. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136, pp.19-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics11111067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202613619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784004v1</w:t>
+                <w:t xml:space="preserve">hal-05595781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the dependence of mineral dust depolarization on complex refractive index and size with a laboratory polarimeter at 180.0° lidar backscattering angle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Polarization Optics to Differentiate Among Bioaerosols for Lidar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Spanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-16-403-2023⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), pp.1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics11111067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422547v1</w:t>
+                <w:t xml:space="preserve">hal-04784004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory evaluation of the scattering matrix of ragweed, ash, birch and pine pollen towards pollen classification</w:t>
+                <w:t xml:space="preserve">Investigating the dependence of mineral dust depolarization on complex refractive index and size with a laboratory polarimeter at 180.0° lidar backscattering angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Bialic</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (4), pp.1021-1032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-1021-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.403-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-16-403-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607628v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Evaluation of the (355, 532) nm Particle Depolarization Ratio of Pure Pollen at 180.0° Lidar Backscattering Angle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laboratory evaluation of the scattering matrix of ragweed, ash, birch and pine pollen towards pollen classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bialic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), pp.1021-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-1021-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14153767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04422561v1</w:t>
+                <w:t xml:space="preserve">hal-03607628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in sulfate aerosol light backscattering by reactive uptake of isoprene epoxydiols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory Evaluation of the (355, 532) nm Particle Depolarization Ratio of Pure Pollen at 180.0° Lidar Backscattering Angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaël Cholleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP05468B⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14153767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190090v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(UV, VIS) Laboratory evaluation of the lidar depolarization ratio of freshly emitted soot aggregates from pool fire in ambient air at exact backscattering angle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decrease in sulfate aerosol light backscattering by reactive uptake of isoprene epoxydiols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paulien</w:t>
+                <w:t xml:space="preserve">D. Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ceolato</w:t>
+                <w:t xml:space="preserve">R. Gemayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fossard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Surratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107451⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.5927-5935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP05468B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143761v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of light polarization to investigate the size, shape, and refractive index dependence of backscattering Ångström exponents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">(UV, VIS) Laboratory evaluation of the lidar depolarization ratio of freshly emitted soot aggregates from pool fire in ambient air at exact backscattering angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Paulien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ceolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.107451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.385107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02543041v1</w:t>
+                <w:t xml:space="preserve">hal-03143761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and Spatial Distribution of Non-Pure Sulfate Particles (NSPs) in the Stratosphere Detected by the Balloon-Borne Light Optical Aerosols Counter (LOAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Beresnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (10), pp.1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos11101031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02950008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory evaluation of the (VIS, IR) scattering matrix of complex-shaped ragweed pollen particles</w:t>
+                <w:t xml:space="preserve">On the use of light polarization to investigate the size, shape, and refractive index dependence of backscattering Ångström exponents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107223⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1084-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.385107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967601v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory evaluation of the scattering matrix elements of mineral dust particles from 176.0 degrees up to 180.0 degrees-exact backscattering angle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laboratory evaluation of the (VIS, IR) scattering matrix of complex-shaped ragweed pollen particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bialic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222, pp.45-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.10.019⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 254, pp.107223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285873v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing Observation of New Particle Formation Events with a (UV, VIS) Polarization Lidar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laboratory evaluation of the scattering matrix elements of mineral dust particles from 176.0 degrees up to 180.0 degrees-exact backscattering angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11151761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368383v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the size, shape and surface roughness dependence of polarization lidars with light-scattering computations on real mineral dust particles: Application to dust particles' external mixtures and dust mass concentration retrievals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">Remote Sensing Observation of New Particle Formation Events with a (UV, VIS) Polarization Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lindqvist</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahar Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.11.027⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (15), pp.1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11151761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290289v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of methane with OSAS-lidar on the 2ν3 band Q-branch: Experimental proof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the size, shape and surface roughness dependence of polarization lidars with light-scattering computations on real mineral dust particles: Application to dust particles' external mixtures and dust mass concentration retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+                <w:t xml:space="preserve">O. Kemppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Anselmo</w:t>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+                <w:t xml:space="preserve">H. Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Sivignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
+                <w:t xml:space="preserve">J. Tyynela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.44-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095226v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas concentration measurement by optical similitude absorption spectroscopy: methodology and experimental demonstration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of methane with OSAS-lidar on the 2ν3 band Q-branch: Experimental proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.24.012588⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422610v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas concentration measurement by optical similitude absorption spectroscopy: methodology and experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (12), pp.12588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.012588⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.24.012588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095190v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-VIS depolarization from Arizona Test Dust particles at exact backscattering angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvatte Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 169, pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Sensing of Greenhouse Gases by Combining Lidar and Optical Correlation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.05007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar remote sensing of laser-induced incandescence on light absorbing particles in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (3), pp.2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.23.002347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04223856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV polarization lidar for remote sensing new particles formation in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.A1009-A1022. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.22.0a1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved exact light backscattering by an ensemble of particles in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of atmospheric gases with optical correlation spectroscopy and lidar: first experimental results on water vapor profile measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-013-5468-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.018624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03013907v1</w:t>
+                <w:t xml:space="preserve">hal-03233602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving simulated volcanic, desert dust and sea-salt particle properties from two/three-component particle mixtures using UV-VIS polarization lidar and T matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nousiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (14), pp.6757-6776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-6757-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of atmospheric gases with optical correlation spectroscopy and lidar: first experimental results on water vapor profile measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Polarization-resolved exact light backscattering by an ensemble of particles in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Coillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-013-5468-4⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.18624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.018624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233602v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of methane with broadband laser and optical correlation spectroscopy on the Q-branch of the 2ν3 band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 291, pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of trace gases with optical correlation spectroscopy and lidar: theoretical and numerical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Sensitive and accurate dual-wavelength UV-VIS polarization detector for optical remote sensing of tropospheric aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (3), pp.689-702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5040-7⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.197-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04452140v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Accurate UV Polarization Lidar Measurements: Application to Volcanic Ash Number Concentration Retrieval</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Nekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Wiedensohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.20842-20847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-11-00124.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04452147v1</w:t>
+                <w:t xml:space="preserve">hal-04452137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and accurate dual-wavelength UV-VIS polarization detector for optical remote sensing of tropospheric aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Interpretation of Accurate UV Polarization Lidar Measurements: Application to Volcanic Ash Number Concentration Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abou Chacra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5066-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-11-00124.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452145v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing of trace gases with optical correlation spectroscopy and lidar: theoretical and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (3), pp.689-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5040-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452137v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Fjaeraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nekat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wiedensohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.20842-20847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (16), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676487v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Fjaeraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452150v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L16804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol load study in urban area by Lidar and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abou Chacra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44, pp.1152-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion compensation in atom interferometry by a Sagnac phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.013638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.013638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the isotopic and velocity selectivity of a lithium atom interferometer by magnetic dephasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 77 (2), pp.20007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/77/20007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Vigué</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (2), pp.353-365. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (5), pp.688-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00015-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452188v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vigué</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.C15-C23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/74/2/N01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022285v1</w:t>
+                <w:t xml:space="preserve">hal-04452184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Vigué</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/74/2/N01⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00015-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452184v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (1), pp.011603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.011603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration induced phase noise in Mach-Zehnder atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (4), pp.617-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-006-2377-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel temperatures in supersonic beams: Ultracooling of light atoms seeded in a heavier carrier gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1850897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction: description and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (1), pp.99-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous cooling of the parallel velocity in seeded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (3), pp.030701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.030701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction phases in atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68, pp.013607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.013607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000078v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-grating Mach Zehnder optical interferometer: a tutorial approach using particle optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Viaris De Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B Chner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (6), pp.623-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0143-0807/23/6/304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Langmuir–Taylor detector for lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lavallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 73 (6), pp.2249-2258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1472467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6193,634 +6197,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Evaluation of the Lidar Particle Depolarization Ratio (PDR) of Sulfates, Soot, and Mineral Dust at 180.0° Lidar Backscattering Angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rairoux Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montana, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37818-8_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of methane emissions by combining optical similitude absorption spectroscopy (OSAS) and lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Laser Radar Conference (ILRC 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bucarest (Romania), Romania. pp.01010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817601010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ optical measurement of the interplanetary dust concentration from Earth's orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2393-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carbon Aerosol / Particles Nucleation with a Lidar: Numerical Simulations and Field Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvatte Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th International Laser Radar Conference (ILRC 27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, New York, NY, United States. pp.18001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201611918001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of Airborne Dust Produces Nucleation Events in the Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6830,111 +6834,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Backscattering by Atmospheric Particles: From Laboratory to Field Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Kokhanovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in Light Scattering Volume 8: Light Polarization and Multiple Scattering in Turbid Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer International Publishing; Springer, pp.157-194, 2022, Springer Series in Light Scattering, 978-3-031-10298-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-10298-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6944,133 +6948,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar remote sensing of atmospheric aerosols: investigation of involved particles sizes using Backscattering Ångström Exponents and application to the remote observation of new particle formation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7080,143 +7084,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for detecting and quantifying gaseous constituents in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duclaux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021122885 (A1). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7226,713 +7230,713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction : description and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003124v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous cooling of the parallel velocity in seeded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Temperatures in Supersonic Beams: Ultra Cooling of Light Atoms seeded in a Heavier Carrier Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002148v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7942,114 +7946,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences d'interférométrie atomique avec le lithium. Mesure de précision de la polarisabilité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8117,51 +8121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD69FD0B"/>
+    <w:nsid w:val="F7F032A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-miffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1296-2349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095157093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235;l Cholleton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Genoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Spanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-403-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bialic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1021-2022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107451" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Beresnev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.10.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mehri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mehri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kemppinen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyynela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012588" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvatte Francis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cariou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.002347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018624" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nousiainen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6757-2013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5468-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rieth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.05.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DHSBS61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cariou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5040-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-829G545Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00124.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5066-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie King" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Nekat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fjaeraa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMQ9JWG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fjaeraa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38GRKJNH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;chner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;nec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00015-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#252;chner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tr&#233;nec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/74/2/N01" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.011603" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452199v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850897" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00011-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.030701" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delhuille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Chner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/6/304" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NLS11DFT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delhuille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavallette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472467" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rairoux Patrick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817601010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611918001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10298-1_5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12672" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010300v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-miffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1296-2349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095157093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202613619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235;l Cholleton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Genoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Spanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-403-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bialic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1021-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Beresnev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mehri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mehri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kemppinen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyynela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvatte Francis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cariou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.002347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5468-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nousiainen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6757-2013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rieth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.05.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DHSBS61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5066-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie King" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Nekat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nowak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00124.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cariou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5040-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-829G545Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fjaeraa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMQ9JWG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38GRKJNH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fjaeraa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#252;chner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tr&#233;nec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/74/2/N01" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;chner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;nec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00015-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.011603" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850897" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00011-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.030701" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delhuille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Chner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/6/304" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NLS11DFT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delhuille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavallette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472467" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rairoux Patrick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817601010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611918001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10298-1_5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12672" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010300v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>