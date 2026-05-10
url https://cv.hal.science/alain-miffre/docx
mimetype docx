--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -1926,73 +1926,85 @@
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 348, pp.130-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas concentration measurement by optical similitude absorption spectroscopy: methodology and experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2037,4157 +2049,4157 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (12), pp.12588. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.24.012588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-VIS depolarization from Arizona Test Dust particles at exact backscattering angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvatte Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 169, pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Sensing of Greenhouse Gases by Combining Lidar and Optical Correlation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.05007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201611905007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar remote sensing of laser-induced incandescence on light absorbing particles in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (3), pp.2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.23.002347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04223856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV polarization lidar for remote sensing new particles formation in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.A1009-A1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/oe.22.0a1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of atmospheric gases with optical correlation spectroscopy and lidar: first experimental results on water vapor profile measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Polarization-resolved exact light backscattering by an ensemble of particles in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-013-5468-4⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (16), pp.18624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.018624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233602v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving simulated volcanic, desert dust and sea-salt particle properties from two/three-component particle mixtures using UV-VIS polarization lidar and T matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nousiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (14), pp.6757-6776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-6757-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved exact light backscattering by an ensemble of particles in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of atmospheric gases with optical correlation spectroscopy and lidar: first experimental results on water vapor profile measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élodie Coillet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.018624⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-013-5468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013907v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of methane with broadband laser and optical correlation spectroscopy on the Q-branch of the 2ν3 band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 291, pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and accurate dual-wavelength UV-VIS polarization detector for optical remote sensing of tropospheric aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of Accurate UV Polarization Lidar Measurements: Application to Volcanic Ash Number Concentration Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abou Chacra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-11-00124.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5066-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04452145v1</w:t>
+                <w:t xml:space="preserve">hal-04452147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie King</w:t>
+                <w:t xml:space="preserve">Remote sensing of trace gases with optical correlation spectroscopy and lidar: theoretical and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Nekat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (3), pp.689-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5040-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452137v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Accurate UV Polarization Lidar Measurements: Application to Volcanic Ash Number Concentration Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive and accurate dual-wavelength UV-VIS polarization detector for optical remote sensing of tropospheric aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-11-00124.1⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.197-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452147v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of trace gases with optical correlation spectroscopy and lidar: theoretical and numerical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. David</w:t>
+                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Cariou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bettina Nekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Wiedensohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5040-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.20842-20847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04452140v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Fjaeraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nekat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wiedensohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.20842-20847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
+                <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Gregory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Fjaeraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04452150v1</w:t>
+                <w:t xml:space="preserve">hal-00676487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
+                <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (16), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676487v1</w:t>
+                <w:t xml:space="preserve">hal-04452150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L16804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol load study in urban area by Lidar and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abou Chacra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44, pp.1152-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion compensation in atom interferometry by a Sagnac phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.013638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.013638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the isotopic and velocity selectivity of a lithium atom interferometer by magnetic dephasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 77 (2), pp.20007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/20007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vigué</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00015-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00022285v1</w:t>
+                <w:t xml:space="preserve">hal-04452188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Vigué</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (5), pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/74/2/N01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04452184v1</w:t>
+                <w:t xml:space="preserve">hal-00022285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
+                <w:t xml:space="preserve">Atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Büchner</w:t>
+                <w:t xml:space="preserve">M Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Trénec</w:t>
+                <w:t xml:space="preserve">M Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vigué</w:t>
+                <w:t xml:space="preserve">G Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00015-5⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.C15-C23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/74/2/N01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452188v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (1), pp.011603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.011603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration induced phase noise in Mach-Zehnder atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (4), pp.617-625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2377-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel temperatures in supersonic beams: Ultracooling of light atoms seeded in a heavier carrier gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1850897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction: description and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (1), pp.99-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00011-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous cooling of the parallel velocity in seeded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (3), pp.030701. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.030701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction phases in atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68, pp.013607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.013607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000078v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-grating Mach Zehnder optical interferometer: a tutorial approach using particle optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Viaris De Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B Chner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (6), pp.623-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0143-0807/23/6/304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Langmuir–Taylor detector for lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lavallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 73 (6), pp.2249-2258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1472467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6197,634 +6209,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Evaluation of the Lidar Particle Depolarization Ratio (PDR) of Sulfates, Soot, and Mineral Dust at 180.0° Lidar Backscattering Angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rairoux Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montana, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37818-8_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of methane emissions by combining optical similitude absorption spectroscopy (OSAS) and lidar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sivignon</w:t>
+                <w:t xml:space="preserve">In situ optical measurement of the interplanetary dust concentration from Earth's orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Laser Radar Conference (ILRC 28)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2393-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713505v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03566338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ optical measurement of the interplanetary dust concentration from Earth's orbit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+                <w:t xml:space="preserve">Remote sensing of methane emissions by combining optical similitude absorption spectroscopy (OSAS) and lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">Jean-François Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Laser Radar Conference (ILRC 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucarest (Romania), Romania. pp.01010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817601010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03566338v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carbon Aerosol / Particles Nucleation with a Lidar: Numerical Simulations and Field Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvatte Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th International Laser Radar Conference (ILRC 27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, New York, NY, United States. pp.18001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611918001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of Airborne Dust Produces Nucleation Events in the Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6834,111 +6846,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Backscattering by Atmospheric Particles: From Laboratory to Field Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Kokhanovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in Light Scattering Volume 8: Light Polarization and Multiple Scattering in Turbid Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer International Publishing; Springer, pp.157-194, 2022, Springer Series in Light Scattering, 978-3-031-10298-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10298-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6948,51 +6960,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar remote sensing of atmospheric aerosols: investigation of involved particles sizes using Backscattering Ångström Exponents and application to the remote observation of new particle formation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7011,70 +7023,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7084,143 +7096,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for detecting and quantifying gaseous constituents in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021122885 (A1). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7230,713 +7242,713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction : description and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003124v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous cooling of the parallel velocity in seeded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Temperatures in Supersonic Beams: Ultra Cooling of Light Atoms seeded in a Heavier Carrier Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002148v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7946,114 +7958,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences d'interférométrie atomique avec le lithium. Mesure de précision de la polarisabilité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8121,51 +8133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7F032A2"/>
+    <w:nsid w:val="5EE9AC05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8352,51 +8364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-miffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1296-2349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095157093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202613619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235;l Cholleton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Genoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Spanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-403-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bialic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1021-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Beresnev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mehri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mehri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kemppinen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyynela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvatte Francis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cariou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.002347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5468-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nousiainen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6757-2013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013907v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rieth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.05.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DHSBS61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5066-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie King" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Nekat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nowak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00124.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cariou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5040-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-829G545Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fjaeraa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMQ9JWG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048310" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38GRKJNH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fjaeraa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#252;chner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tr&#233;nec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/74/2/N01" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;chner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;nec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00015-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.011603" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850897" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00011-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.030701" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delhuille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Chner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/6/304" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NLS11DFT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delhuille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavallette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472467" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rairoux Patrick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817601010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611918001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10298-1_5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12672" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010300v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-miffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1296-2349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095157093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202613619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235;l Cholleton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Genoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Spanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-403-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bialic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1021-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Beresnev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mehri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mehri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kemppinen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyynela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5B616R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvatte Francis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.002347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nousiainen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6757-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5468-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rieth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.05.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DHSBS61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00124.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cariou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5040-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-829G545Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5066-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Nekat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nowak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fjaeraa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMQ9JWG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fjaeraa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048310" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38GRKJNH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;chner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;nec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00015-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#252;chner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tr&#233;nec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/74/2/N01" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452186v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.011603" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00011-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.030701" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delhuille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Chner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/6/304" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NLS11DFT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delhuille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavallette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472467" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rairoux Patrick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817601010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611918001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10298-1_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12672" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010300v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>