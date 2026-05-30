--- v2 (2026-05-10)
+++ v3 (2026-05-30)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">095157093</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZBrOUWIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -204,6002 +225,6002 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télédétection lidar : des fondements aux applications industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 136, pp.19-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/photon/202613619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Optics to Differentiate Among Bioaerosols for Lidar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (11), pp.1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/photonics11111067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the dependence of mineral dust depolarization on complex refractive index and size with a laboratory polarimeter at 180.0° lidar backscattering angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.403-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-16-403-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory evaluation of the scattering matrix of ragweed, ash, birch and pine pollen towards pollen classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Bialic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (4), pp.1021-1032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-15-1021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Evaluation of the (355, 532) nm Particle Depolarization Ratio of Pure Pollen at 180.0° Lidar Backscattering Angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (15), pp.3767. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14153767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in sulfate aerosol light backscattering by reactive uptake of isoprene epoxydiols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gemayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Surratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (10), pp.5927-5935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CP05468B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(UV, VIS) Laboratory evaluation of the lidar depolarization ratio of freshly emitted soot aggregates from pool fire in ambient air at exact backscattering angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Paulien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ceolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 260, pp.107451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and Spatial Distribution of Non-Pure Sulfate Particles (NSPs) in the Stratosphere Detected by the Balloon-Borne Light Optical Aerosols Counter (LOAC)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the use of light polarization to investigate the size, shape, and refractive index dependence of backscattering Ångström exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaël Cholleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11101031⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1084-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.385107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02950008v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of light polarization to investigate the size, shape, and refractive index dependence of backscattering Ångström exponents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Origins and Spatial Distribution of Non-Pure Sulfate Particles (NSPs) in the Stratosphere Detected by the Balloon-Borne Light Optical Aerosols Counter (LOAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Beresnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.385107⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11101031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543041v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02950008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory evaluation of the (VIS, IR) scattering matrix of complex-shaped ragweed pollen particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bialic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 254, pp.107223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory evaluation of the scattering matrix elements of mineral dust particles from 176.0 degrees up to 180.0 degrees-exact backscattering angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.45-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Sensing Observation of New Particle Formation Events with a (UV, VIS) Polarization Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (15), pp.1761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs11151761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the size, shape and surface roughness dependence of polarization lidars with light-scattering computations on real mineral dust particles: Application to dust particles' external mixtures and dust mass concentration retrievals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kemppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lindqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tyynela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.44-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of methane with OSAS-lidar on the 2ν3 band Q-branch: Experimental proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 348, pp.130-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas concentration measurement by optical similitude absorption spectroscopy: methodology and experimental demonstration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Remote Sensing of Greenhouse Gases by Combining Lidar and Optical Correlation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.05007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.24.012588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04422610v1</w:t>
+                <w:t xml:space="preserve">hal-02304944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-VIS depolarization from Arizona Test Dust particles at exact backscattering angle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gas concentration measurement by optical similitude absorption spectroscopy: methodology and experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.016⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (12), pp.12588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.24.012588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290200v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Greenhouse Gases by Combining Lidar and Optical Correlation Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">UV-VIS depolarization from Arizona Test Dust particles at exact backscattering angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvatte Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304944v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar remote sensing of laser-induced incandescence on light absorbing particles in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (3), pp.2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.23.002347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04223856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV polarization lidar for remote sensing new particles formation in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.A1009-A1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/oe.22.0a1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-resolved exact light backscattering by an ensemble of particles in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (16), pp.18624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.21.018624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving simulated volcanic, desert dust and sea-salt particle properties from two/three-component particle mixtures using UV-VIS polarization lidar and T matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nousiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (14), pp.6757-6776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-6757-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of atmospheric gases with optical correlation spectroscopy and lidar: first experimental results on water vapor profile measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (2), pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-013-5468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of methane with broadband laser and optical correlation spectroscopy on the Q-branch of the 2ν3 band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 291, pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Accurate UV Polarization Lidar Measurements: Application to Volcanic Ash Number Concentration Retrieval</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wiedensohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-11-00124.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.20842-20847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452147v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of trace gases with optical correlation spectroscopy and lidar: theoretical and numerical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Interpretation of Accurate UV Polarization Lidar Measurements: Application to Volcanic Ash Number Concentration Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abou Chacra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5040-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-11-00124.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04452140v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and accurate dual-wavelength UV-VIS polarization detector for optical remote sensing of tropospheric aerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of trace gases with optical correlation spectroscopy and lidar: theoretical and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (1), pp.197-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-5066-x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108 (3), pp.689-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5040-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452145v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive and accurate dual-wavelength UV-VIS polarization detector for optical remote sensing of tropospheric aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (51), pp.20842-20847. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.197-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-5066-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452137v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Fjaeraa</w:t>
+                <w:t xml:space="preserve">Yoan Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Nekat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Wiedensohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.20842-20847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452148v1</w:t>
+                <w:t xml:space="preserve">hal-04452137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dust photochemistry induces nucleation events in the presence of SO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Nekat</w:t>
+                <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nowak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Wiedensohler</w:t>
+                <w:t xml:space="preserve">A.M. Fjaeraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212297109⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797945v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic aerosol optical properties and phase partitioning behavior after long-range advection characterized by UV-Lidar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Fjaeraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (16), pp.n/a-n/a. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric non-spherical particles optical properties from UV-polarization lidar and scattering matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L16804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol load study in urban area by Lidar and numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abou Chacra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44, pp.1152-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion compensation in atom interferometry by a Sagnac phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78, pp.013638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.013638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the isotopic and velocity selectivity of a lithium atom interferometer by magnetic dephasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 77 (2), pp.20007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/20007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibration induced phase noise in Mach-Zehnder atom interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Vigué</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00015-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (4), pp.617-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2377-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452188v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vigué</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00015-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022285v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Vigué</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/74/2/N01⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (5), pp.688-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452184v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Vigué</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.011603⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.C15-C23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/74/2/N01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452186v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration induced phase noise in Mach-Zehnder atom interferometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vigué</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trénec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), pp.011603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.011603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2377-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00022231v1</w:t>
+                <w:t xml:space="preserve">hal-04452186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel temperatures in supersonic beams: Ultracooling of light atoms seeded in a heavier carrier gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1850897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction: description and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (1), pp.99-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00011-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous cooling of the parallel velocity in seeded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (3), pp.030701. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.030701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction phases in atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68, pp.013607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.68.013607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000078v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-grating Mach Zehnder optical interferometer: a tutorial approach using particle optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Viaris De Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M B Chner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (6), pp.623-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0143-0807/23/6/304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Langmuir–Taylor detector for lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lavallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 73 (6), pp.2249-2258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1472467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6209,634 +6230,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Evaluation of the Lidar Particle Depolarization Ratio (PDR) of Sulfates, Soot, and Mineral Dust at 180.0° Lidar Backscattering Angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rairoux Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Laser Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montana, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37818-8_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ optical measurement of the interplanetary dust concentration from Earth's orbit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+                <w:t xml:space="preserve">Remote sensing of methane emissions by combining optical similitude absorption spectroscopy (OSAS) and lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">Jean-François Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Laser Radar Conference (ILRC 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucarest (Romania), Romania. pp.01010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817601010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03566338v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of methane emissions by combining optical similitude absorption spectroscopy (OSAS) and lidar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
+                <w:t xml:space="preserve">In situ optical measurement of the interplanetary dust concentration from Earth's orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sivignon</w:t>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Laser Radar Conference (ILRC 28)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2393-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713505v1</w:t>
+                <w:t xml:space="preserve">insu-03566338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Carbon Aerosol / Particles Nucleation with a Lidar: Numerical Simulations and Field Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvatte Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th International Laser Radar Conference (ILRC 27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, New York, NY, United States. pp.18001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611918001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of Airborne Dust Produces Nucleation Events in the Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6846,111 +6867,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Backscattering by Atmospheric Particles: From Laboratory to Field Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Kokhanovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in Light Scattering Volume 8: Light Polarization and Multiple Scattering in Turbid Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer International Publishing; Springer, pp.157-194, 2022, Springer Series in Light Scattering, 978-3-031-10298-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-10298-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6960,133 +6981,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar remote sensing of atmospheric aerosols: investigation of involved particles sizes using Backscattering Ångström Exponents and application to the remote observation of new particle formation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaël Cholleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7096,143 +7117,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for detecting and quantifying gaseous constituents in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021122885 (A1). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7242,713 +7263,713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005359v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction : description and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003124v4</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction : description and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007737v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003124v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous cooling of the parallel velocity in seeded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Temperatures in Supersonic Beams: Ultra Cooling of Light Atoms seeded in a Heavier Carrier Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002148v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7958,114 +7979,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences d'interférométrie atomique avec le lithium. Mesure de précision de la polarisabilité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8133,51 +8154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EE9AC05"/>
+    <w:nsid w:val="2AD485F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8364,51 +8385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-miffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1296-2349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095157093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202613619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235;l Cholleton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Genoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Spanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-403-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bialic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1021-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107451" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Beresnev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107223" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mehri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mehri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kemppinen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyynela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5B616R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvatte Francis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.002347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018624" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nousiainen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6757-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5468-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rieth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.05.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DHSBS61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00124.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cariou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5040-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-829G545Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5066-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie King" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Nekat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nowak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fjaeraa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMQ9JWG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fjaeraa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048310" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38GRKJNH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;chner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;nec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00015-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#252;chner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tr&#233;nec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigu&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/74/2/N01" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452186v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.011603" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00011-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.030701" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delhuille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Chner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/6/304" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NLS11DFT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delhuille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavallette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472467" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452284v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rairoux Patrick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817601010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713511v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611918001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10298-1_5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12672" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010300v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-miffre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1296-2349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095157093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZBrOUWIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202613619" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235;l Cholleton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Genoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Spanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-403-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bialic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1021-2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14153767" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cholleton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gemayel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surratt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05468B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paulien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107451" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Beresnev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.10.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02368383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Mehri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11151761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mehri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kemppinen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyynela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.11.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5B616R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvatte Francis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.002347" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.22.0a1009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Coillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018624" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nousiainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rairoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-6757-2013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5468-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097985v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rieth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2013.05.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DHSBS61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. King" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nekat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nowak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212297109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Chacra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00124.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cariou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5040-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-829G545Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-5066-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie King" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Nekat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nowak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fjaeraa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.03.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMQ9JWG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fjaeraa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048310" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38GRKJNH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.12.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P252TF1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;chner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;nec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00015-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacquey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#252;chner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tr&#233;nec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/74/2/N01" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.011603" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1850897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00011-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.030701" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delhuille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viaris De Lesegno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Chner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/6/304" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NLS11DFT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delhuille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavallette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rizzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472467" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452284v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rairoux Patrick" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37818-8_35" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sivignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817601010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713511v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611918001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Herrmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10298-1_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452302v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12672" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010300v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>