--- v1 (2026-03-26)
+++ v2 (2026-04-17)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Alain Mille </w:t>
+        <w:t xml:space="preserve"> Alain Mille Mille </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur émérite LIRIS UMR CNRS 5205 Université Lyon1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -281,190 +281,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation de l'expérience : modèles et applications</w:t>
+                <w:t xml:space="preserve">Analyse de traces et personnalisation des environnements informatiques pour l'apprentissage humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermes Sciences Publications, pp.256, 2009, 978-2-7462-2512-1</w:t>
+              <w:t xml:space="preserve">Hermes Sciences Publications, pp.280, 2009, IC2 Traité informatique et systèmes d'information, 978-2-7462-2120-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499551v1</w:t>
+                <w:t xml:space="preserve">hal-01499545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de traces et personnalisation des environnements informatiques pour l'apprentissage humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réutilisation de l'expérience : modèles et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermes Sciences Publications, pp.280, 2009, IC2 Traité informatique et systèmes d'information, 978-2-7462-2120-8</w:t>
+              <w:t xml:space="preserve">Hermes Sciences Publications, pp.256, 2009, 978-2-7462-2512-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499545v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Formalisation of Adaptation in Case-Based Reasoning</w:t>
               </w:r>
@@ -1309,208 +1309,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnement à partir de cas : un paradigme de réutilisation de l'expérience</w:t>
+                <w:t xml:space="preserve">Pixed: Projet d'Intégration de l’eXpérience en Enseignement à Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Mathias Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réutilisation de l'expérience : modèles et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermes, Lavoisier, pp.-41, 2009</w:t>
+              <w:t xml:space="preserve">, Hermes Sciences Publications, pp.117-126, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830474v1</w:t>
+                <w:t xml:space="preserve">hal-01437670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixed: Projet d'Intégration de l’eXpérience en Enseignement à Distance</w:t>
+                <w:t xml:space="preserve">Le raisonnement à partir de cas : un paradigme de réutilisation de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathias Héraud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EGYED-ZSIGMOND Elöd, GUIN Nathalie, MILLE Alain. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réutilisation de l'expérience : modèles et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermes Sciences Publications, pp.117-126, 2009</w:t>
+              <w:t xml:space="preserve">, Hermes, Lavoisier, pp.-41, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437670v1</w:t>
+                <w:t xml:space="preserve">hal-00830474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces, traces d'interactions, traces d'apprentissages : définitions, modèles informatiques,structurations, traitements et usages</w:t>
               </w:r>
@@ -1828,51 +1828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,433 +2200,648 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche co-opérée : Recherche Opérée en Communs (ROC)</w:t>
+                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Alain Mille</w:t>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369750v1</w:t>
+                <w:t xml:space="preserve">hal-05581094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la découverte de connaissances contextuelles à partir de l'analyse des traces</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assitan Traoré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01152457v1</w:t>
+                <w:t xml:space="preserve">hal-05581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Method to Discover a Petri Net Model of an Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche co-opérée : Recherche Opérée en Communs (ROC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mathern</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544388v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assistance à la découverte de connaissances contextuelles à partir de l'analyse des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assitan Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Interactive Method to Discover a Petri Net Model of an Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Trace-Based Systems Framework : Models, Languages and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00363260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2636,1115 +2851,1115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/1 (70), pp.7-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des dispositifs techniques numériques orientés éthiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Intellectica, 2019 (1), pp.119-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/intel.2019.1896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner à partir de cas d'allocation dans des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.681-707. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.31.681-707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting activity analysis in professional learning environments. Case study: activity analysis of trainees on nuclear power plant full-scale simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.88-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner à partir de cas d’allocation dans des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (6), pp.681-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle sans données ontologiques sur une réalité présupposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New approaches in cognitive robotics, 65, pp.143-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
+                <w:t xml:space="preserve">Observation et analyse de comportements des utilisateurs à base de traces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4-5/2016), pp.463-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371877v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et analyse de comportements des utilisateurs à base de traces.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361193v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle: l'apport des paradigmes incarnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 2 (64), pp.27-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/intel.2015.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential adaptation: An operational approach to adaptation for solving numerical problems with CBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3776,1504 +3991,1504 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.103 - 114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Delivery of Trainings Using Ontologies and Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubekeur Hamdi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (3), pp.1849-1861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13369-013-0761-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des traces numériques comme objets informatiques de premier niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.171-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/intel.2013.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces and Activity: Case Study of a Joint Writing Process Mediated by a Digital Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0144929X.2013.819528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00989752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting activity modelling from activity traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank E. Ritter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3), pp.261-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-0394.2011.00584.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete chronicle discovery approach: application to activity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, 29, pp.321-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-0394.2011.00591.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Système à Base de Traces pour la modélisation et l’élaboration d’indicateurs d’activités éducatives individuelles et collectives. Mise à l’épreuve sur Moodle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, 29, pp.721-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaboration-centred approach to manage engineering knowledge: A case study of an engineering SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (6), pp.523-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09544820801898482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des indicateurs d'activités à partir de traces modélisées pour un Environnement Informatique dApprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Management Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (3), pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ideal Braille transcriber ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE journals, Advances in modelling, series Modelling C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, 69, pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation interactive de traces et réflexivité : application à l'EIAH collaboratif synchrone eMédiathèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConKMEL: a contextual knowledge management framework to support multimedia e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Weihong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, 30, pp.205-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From case-based reasoning to traces-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, 30, pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter les activités des utilisateurs d'environnements informatiques : quoi, quand, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, 2, pp.121-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5283,5644 +5498,5644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The building of pedagogical material, an alternative way to educate using educational commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMOOTH Conference: Educational commons and active social inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser « la fracture numérique » autour des arts et de l'accueil de personnes sans-abri : l'exemple du Vox Lab Auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Labbé-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et Afrique : quel développement ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explanation for Humans, for Machines, for Human-Machine Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Intelligence Artificielle et Innovation Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AAAI-2021, Explainable Agency in Artificial Intelligence WS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI, Feb 2021, Virtual Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256079v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanation for Humans, for Machines, for Human-Machine Interactions?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IA et Afrique : quel développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bassolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lishou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadouanouan Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sere Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI-2021, Explainable Agency in Artificial Intelligence WS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI, Feb 2021, Virtual Conference, United States</w:t>
+              <w:t xml:space="preserve">Colloque Intelligence Artificielle et Innovation Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106286v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicabilité : vers des dispositifs numériques interagissant en intelligence avec l’utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Humains et IA, travailler en intelligence à EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Based System in TEL Systems: Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Oran, Algeria. pp.257-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-89743-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reasoning Model Based on Perennial Crop Allocation Cases and Rules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Martin</w:t>
+                <w:t xml:space="preserve">Autonomous object modeling and exploiting: a new approach based on affordances from continual interaction with environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Case Based Reasoning, ICCBR 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Seventh Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560194v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous object modeling and exploiting: a new approach based on affordances from continual interaction with environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">A Reasoning Model Based on Perennial Crop Allocation Cases and Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conference on Case Based Reasoning, ICCBR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.61-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61030-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632771v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French HUBBLE project experience on Ethics in Learning Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Ethics and Privacy for Learning Analytics in European Conference on Technology Enhance Learning (EC-TEL 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-01633343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France. pp.111-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance à la découverte de connaissances contextuelles à partir de l'analyse des traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assitan Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de RÀPC pour prévoir l'allocation de parcelles agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Martin</w:t>
+                <w:t xml:space="preserve">Facilitate Sharing of Training Experience by Exploring Behavior Discovery in Trainees Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence sur les Application Pratiques de l'Intelligence Artificielle (APIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.28-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201882v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitate Sharing of Training Experience by Exploring Behavior Discovery in Trainees Traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système de RÀPC pour prévoir l'allocation de parcelles agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère conférence sur les Application Pratiques de l'Intelligence Artificielle (APIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205731v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedbacks on MOOCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Picasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trace Analysis Based Approach for Modeling Context Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assitan Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTEXT'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Annecy, France. pp.371-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalize and share observation and analysis knowledge to assist trainers in professional training with simulation Case of training and skills maintain of Nuclear Power Plant control room staff</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'interaction comme inscription de connaissance pour l'apprentissage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2013 - 5th International Conference on Computer Supported Education,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339181v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, New York, United States. pp.358-372, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interaction comme inscription de connaissance pour l'apprentissage humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitalize and share observation and analysis knowledge to assist trainers in professional training with simulation Case of training and skills maintain of Nuclear Power Plant control room staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU 2013 - 5th International Conference on Computer Supported Education,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.627-632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004388806270632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824256v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de Similarité pour Comparer des Épisodes dans les Traces Modélisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance to trainers for the observation and analysis activities of operators trainees on Nuclear Power Plant Full-Scope Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Cosmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, BUCHAREST, Romania. pp.33-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iNCoS.2012.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace replay with change propagation impact in client/server applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elöd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.607-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mathern</w:t>
+                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France, France. pp.751-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353145v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre interactive la découverte d'automates à partir de traces d'activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mathern</w:t>
+                <w:t xml:space="preserve">Supporting Braille learning and uses by adapting transcription to user's needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Linz, Austria. pp.150-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31522-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746732v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+                <w:t xml:space="preserve">Rendre interactive la découverte d'automates à partir de traces d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mathern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.689-704</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352981v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Braille learning and uses by adapting transcription to user's needs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Guillet</w:t>
+                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mathern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computers Helping People with Special Needs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352984v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations models to track learners' activity during training on a Nuclear Power Plant Full-Scope Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.546-546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter l'apprentissage et l'utilisation du Braille en l'adaptant aux besoins de l'utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2012, 7ème congrès sur les aides techniques pour les personnes handicapées, L'interdisciplinarité au service de la personne en quête d'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Serious Games with Adaptive Pedagogical Scenarios : A Serious Game for persons with cognitive disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarij Mahmood Hussaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.486-490, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT.2011.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
+              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.30-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00877803v1</w:t>
+                <w:t xml:space="preserve">hal-01354414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemya Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palermo, Italy. pp.384-397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354414v1</w:t>
+                <w:t xml:space="preserve">hal-00877803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the learning process - More than a Braille transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyday Technology for Independence and Care - AAATE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Maastricht, Netherlands. pp.640-647, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-814-4-640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping Children with Cognitive Disabilities through Serious Games: Project CLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarij Mahmood Hussaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility, ASSETS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dundee, Scotland, United Kingdom. pp.251-252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2049536.2049592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-Based Impact Propagation for Trace Replay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Greenwich, London, United Kingdom. pp.482-495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23291-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemya Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sousse, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT.2010.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators computation from modeled traces in the context of computer Human Learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Modelling and Implementation of Complex systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Constantine, Algeria. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mascret</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
+              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381538v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil spécifique à Moodle pour le calcul des indicateurs d’interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Djouad</w:t>
+                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoodleMoot 2010, la conférence annuelle des utilisateurs francophones de la plateforme Moodle d'apprentissage en ligne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381530v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Un outil spécifique à Moodle pour le calcul des indicateurs d’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Corvaisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
+              <w:t xml:space="preserve">MoodleMoot 2010, la conférence annuelle des utilisateurs francophones de la plateforme Moodle d'apprentissage en ligne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381542v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Case Based Reasoning for Contextual Reuse of Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mascret</w:t>
+                <w:t xml:space="preserve">An Iterative Approach to Develop a Cognitive Model of the Driver for Human Centred Design of ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provenance-Awareness in Case-Based Reasoning Workshop. ICCBR 2010. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.69-78</w:t>
+              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381491v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iterative Approach to Develop a Cognitive Model of the Driver for Human Centred Design of ITS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
+                <w:t xml:space="preserve">Dynamic Case Based Reasoning for Contextual Reuse of Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany. pp.85-95</w:t>
+              <w:t xml:space="preserve">Provenance-Awareness in Case-Based Reasoning Workshop. ICCBR 2010. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381585v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437661v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based System for Technology-Enhanced Learning Systems Personalisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437673v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">A Trace-Based System for Technology-Enhanced Learning Systems Personalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.93-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437743v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
+              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437739v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mascret</w:t>
+                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
+              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437726v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Badra</w:t>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00411508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using patterns in object's memories to make plan-driven help systems more flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kroener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst International Workshop on Digital Object Memories, in 5th International Conference on Intelligent Environments (IE’09) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain. pp.45-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.39-44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte complète et interactive de motifs temporels avec contraintes numériques à partir de séquences d'événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10948,195 +11163,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Fouille de données temporelles et analyse de flux de données", EGC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Model to Acquire Relevant Knowledge for Interactive Learning Environments Personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADAPTIVE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Athènes, Greece. pp.78-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des traces numériques d'interaction comme inscriptions de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,113 +11366,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.183-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11272,303 +11487,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFME e-management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t>
+              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497765v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">AFME e-management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584075v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11587,307 +11802,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bentebibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un transcripteur Braille idéal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handica 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hôtel Mercure, Porte de Versailles Vaugirard Paris, France. pp.128-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11915,731 +12130,731 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Traces et inscriptions de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189782v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Creating Cognitive Models from Activity Analysis: A Knowledge Engineering Approach to Car Driver Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias J Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
+              <w:t xml:space="preserve">8th International Conference on Cognitive Modeling (ICCM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ann Arbor, MI, United States. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces et inscriptions de connaissances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509860v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Visualizing Interaction Traces to improve Reflexivity in Synchronous Collaborative e-Learning Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on e-Learning ECEL 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Copenhaguen, Netherlands. pp.147-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Interaction Traces to improve Reflexivity in Synchronous Collaborative e-Learning Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvin</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on e-Learning ECEL 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Copenhaguen, Netherlands. pp.147-158</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592329v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Cognitive Models from Activity Analysis: A Knowledge Engineering Approach to Car Driver Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
+                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Cognitive Modeling (ICCM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ann Arbor, MI, United States. pp.26</w:t>
+              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440230v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12667,1003 +12882,1003 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative bayesian network implementation by using annotated association rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Podebrady, Czech Republic. pp.326-333, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11891451_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des réseaux bayésiens dans le cadre de l'extraction de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes 6ème Journées Francophones Extraction et Gestion de Connaissances EGC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.569-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588370v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Analyzing behavioral data for refining cognitive models of operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
+              <w:t xml:space="preserve">Philosophies and Methodologies for Knowledge Discovery, Seventeenth International Workshop on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.588-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583931v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025803v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract: un outil et une méthodologie pour analyser une activité humaine médiée par un artefact technique complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingéniérie des Connaissances. Semaine de la connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536650v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592327v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing behavioral data for refining cognitive models of operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophies and Methodologies for Knowledge Discovery, Seventeenth International Workshop on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.588-592</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536643v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Abstract: un outil et une méthodologie pour analyser une activité humaine médiée par un artefact technique complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Besançon, France</w:t>
+              <w:t xml:space="preserve">Ingéniérie des Connaissances. Semaine de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110932v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trace-based System Framework for Experience Management and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13678,73 +13893,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Experience Management and Engineering (EME 2006) in conjunction with KES2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la place du RàPC dans trois domaines de recherche actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13786,709 +14001,709 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ième Atelier de Raisonnement à Partir de Cas - RàPC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSMM, Université de Besançon, 2006, Besançon, France. pp.3--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00201767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction itérative d'un modèle de connaissance par l'exploitation de règles d'asssociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes 17ème Journées Francophones Ingénierie des Connaissances IC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience tracée comme support potentiel de négociation de sens entre agents informatiques et humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Atelier Raisonnement à Partir de Cas - Plateforme AFIA, Nice, 31 mai 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Nice, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver behaviour modelling and cognitive engineering tools development in order to assess driver sitation awareness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
+                <w:t xml:space="preserve">Language games for meaning negotiation between human and computer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Modelling Driver Behaviour in Automotive Environments.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Ispra, Italy. pp.236-241</w:t>
+              <w:t xml:space="preserve">Engineering Societies in the Agents' World (ESAW 2005).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Kusadasi, Aydin., Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536639v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language games for meaning negotiation between human and computer agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Societies in the Agents' World (ESAW 2005).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Kusadasi, Aydin., Turkey</w:t>
+              <w:t xml:space="preserve">ISKO-France 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, INIST-CNRS, Vandoeuvre-lès-Nancy, France. pp.209-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552220v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Driver behaviour modelling and cognitive engineering tools development in order to assess driver sitation awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Letisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISKO-France 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, INIST-CNRS, Vandoeuvre-lès-Nancy, France. pp.209-230</w:t>
+              <w:t xml:space="preserve">International Workshop on Modelling Driver Behaviour in Automotive Environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Ispra, Italy. pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583146v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'utilisateur : savoir quand intervenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'05 : 17ème conférence francophone sur l'interaction homme-machien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14503,964 +14718,964 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner le paradigme multi-agents et le raisonnement à partir d'expérience pour assister la réalisation collective de tâches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">Pixed: an ITS that guides students with the help of learners' interaction log</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas - LIPN, Université Paris13, Villetaneuse - p. 99-103</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Villetanneuse, France. pp.99-103</w:t>
+              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (Workshop Analyzing Student-Tutor Interaction Logs to Improve Educational Outcomes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Maceio, Brazil. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592215v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixed: an ITS that guides students with the help of learners' interaction log</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure France</w:t>
+                <w:t xml:space="preserve">Combiner le paradigme multi-agents et le raisonnement à partir d'expérience pour assister la réalisation collective de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (Workshop Analyzing Student-Tutor Interaction Logs to Improve Educational Outcomes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Maceio, Brazil. pp.57-64</w:t>
+              <w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas - LIPN, Université Paris13, Villetaneuse - p. 99-103</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Villetanneuse, France. pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592316v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alter-ego : évaluation d'un assistant de remémoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBR for recollection assistance: CBR cycle revisited in a particular context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Damas</w:t>
+                <w:t xml:space="preserve">ConKMeL: A Contextual Knowledge Management Framework to Support Intelligent Multimedia e-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Weihong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike O'Dea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Case-Based Reasoning, Workshop "From structured cases to unstructured problem solving episodes for experience-based assistance" (ICCBR'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.20-30</w:t>
+              <w:t xml:space="preserve">IEEE Fifth International Symposium on Multimedia Software Engineering (ISMSE'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Taichung, Taiwan. pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514423v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSETTE: Modeling USEs and Tasks for Tracing Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Combiner le paradigme multiagents et la réutilisation de l'expérience pour assister la réalisation collective de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 5 'From Structured Cases to Unstructured Problem Solving Episodes For Experience-Based Assistance', ICCBR'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.279-286</w:t>
+              <w:t xml:space="preserve">Atelier Raisonnement à partir de Cas, RaPC'2003, plateforme AFIA 2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, LAVAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583134v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConKMeL: A Contextual Knowledge Management Framework to Support Intelligent Multimedia e-Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike O'Dea</w:t>
+                <w:t xml:space="preserve">CBR for recollection assistance: CBR cycle revisited in a particular context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Fifth International Symposium on Multimedia Software Engineering (ISMSE'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Taichung, Taiwan. pp.223-230</w:t>
+              <w:t xml:space="preserve">5th International Conference on Case-Based Reasoning, Workshop "From structured cases to unstructured problem solving episodes for experience-based assistance" (ICCBR'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592214v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner le paradigme multiagents et la réutilisation de l'expérience pour assister la réalisation collective de tâches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">MUSETTE: Modeling USEs and Tasks for Tracing Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Raisonnement à partir de Cas, RaPC'2003, plateforme AFIA 2003.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, LAVAL, France</w:t>
+              <w:t xml:space="preserve">Workshop 5 'From Structured Cases to Unstructured Problem Solving Episodes For Experience-Based Assistance', ICCBR'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.279-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552130v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multiagents systems and experience reuse for assisting collective task achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR-2003 Workshop From structured cases to unstructured problem solving episodes for experience-based assistance. June 23 to 26, 2003 - Lorraine McGinty Eds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitate Knowledge Communications in Multimedia e-learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First ACM International Workshop on Multimedia Databases, MMDB'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, New Orleans, United States. pp.33-39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/951676.951684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Club (Trèfle): a use trace model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15475,168 +15690,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Trondheim Norway. pp.146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les comportements cognitifs des apprenants dans la conception de systèmes d'assistance à l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme pour la phase d'adaptation du raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15678,73 +15893,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales sur les modèles de raisonnement - JNMR'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Arras, France, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Adaptation in Case-based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15786,73 +16001,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Artificial Intelligence - ECAI'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berlin, Germany, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15894,73 +16109,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16002,51 +16217,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16056,651 +16271,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et analyse de comportements collectifs et/ou individuels par la découverte de connaissances issues de l’exploitation d’un corpus de M-Traces d’activité sur simulateur pleine échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Des transformations à bases de règles pour capitaliser et partager l’expertise d’observation de l’activité sur simulateur pleine échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique. 2011</w:t>
+              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354407v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transformations à bases de règles pour capitaliser et partager l’expertise d’observation de l’activité sur simulateur pleine échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Observation et analyse de comportements collectifs et/ou individuels par la découverte de connaissances issues de l’exploitation d’un corpus de M-Traces d’activité sur simulateur pleine échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
+              <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354412v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBT-IM: Système à base de traces-Indicateurs d'interactions Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-3, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach based on modelled traces to compute collaborative and individual indicators’ human interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. IEEE, pp.53-54, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT.2010.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Experience as a potential support for Meaning Negotiation between human and computer agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Complex Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recollection Assistance in Learning Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IOS Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIED'2003, Sydney, Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Sydney, Australia. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16710,135 +16925,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing a web based learning activity: a knowledge oriented approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] tweak_am_fd_ac_01, LIRIS UMR CNRS 5205. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId335"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16985,51 +17200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alain Mille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2019.1896" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.681-707" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mansouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubekeur Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0761-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00591.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4HZ12N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beylier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820801898482" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Weihong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592324v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Caplat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Philippon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Labb&#233;-Lavigne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bassol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lishou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadouanouan Malo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Traore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_23" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560194v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01633343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339181v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004388806270632" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31522-0_22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_62" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354406v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarij Mahmood Hussaan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.152" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-814-4-640" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2049536.2049592" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kroener" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-45" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501240v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faure" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delprat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11891451_29" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592322v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592318v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stuber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552220v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592215v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374547v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514423v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592214v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Dea" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585925v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Huang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/951676.951684" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000648v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354464v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.21" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552222v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592213v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alain Mille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traor&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2019.1896" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.681-707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubekeur Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0761-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00591.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4HZ12N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beylier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820801898482" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501599v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Weihong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Caplat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Philippon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Labb&#233;-Lavigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bassol&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lishou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadouanouan Malo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Traore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01633343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004388806270632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31522-0_22" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_62" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354406v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarij Mahmood Hussaan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.152" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-814-4-640" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354505v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2049536.2049592" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437728v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kroener" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-45" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delprat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11891451_29" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stuber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552220v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592215v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592214v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Dea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552130v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514423v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585925v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Huang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/951676.951684" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354464v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381531v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.21" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552222v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592213v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17282,39 +17497,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Alain Mille</dc:title>
+  <dc:title>Alain Mille Mille</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>