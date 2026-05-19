--- v2 (2026-04-17)
+++ v3 (2026-05-19)
@@ -2200,648 +2200,433 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
+                <w:t xml:space="preserve">Recherche co-opérée : Recherche Opérée en Communs (ROC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Alain Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Guillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581094v1</w:t>
+                <w:t xml:space="preserve">hal-05369750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">Assistance à la découverte de connaissances contextuelles à partir de l'analyse des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assitan Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581093v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche co-opérée : Recherche Opérée en Communs (ROC)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Interactive Method to Discover a Petri Net Model of an Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Alain Mille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05369750v1</w:t>
+                <w:t xml:space="preserve">hal-00544388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la découverte de connaissances contextuelles à partir de l'analyse des traces</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Trace-Based Systems Framework : Models, Languages and Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...252 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00363260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2851,1115 +2636,1115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/1 (70), pp.7-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des dispositifs techniques numériques orientés éthiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Intellectica, 2019 (1), pp.119-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/intel.2019.1896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner à partir de cas d'allocation dans des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.681-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.31.681-707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting activity analysis in professional learning environments. Case study: activity analysis of trainees on nuclear power plant full-scale simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.88-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner à partir de cas d’allocation dans des parcelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (6), pp.681-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle sans données ontologiques sur une réalité présupposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New approaches in cognitive robotics, 65, pp.143-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et analyse de comportements des utilisateurs à base de traces.</w:t>
+                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361193v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">Observation et analyse de comportements des utilisateurs à base de traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4-5/2016), pp.463-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371877v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle: l'apport des paradigmes incarnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sciences de la cognition: réflexions prospectives, 2 (64), pp.27-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/intel.2015.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential adaptation: An operational approach to adaptation for solving numerical problems with CBR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3991,3519 +3776,3502 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.103 - 114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Delivery of Trainings Using Ontologies and Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubekeur Hamdi-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (3), pp.1849-1861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13369-013-0761-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des traces numériques comme objets informatiques de premier niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.171-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/intel.2013.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces and Activity: Case Study of a Joint Writing Process Mediated by a Digital Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0144929X.2013.819528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00989752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting activity modelling from activity traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank E. Ritter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3), pp.261-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-0394.2011.00584.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete chronicle discovery approach: application to activity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, 29, pp.321-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-0394.2011.00591.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Système à Base de Traces pour la modélisation et l’élaboration d’indicateurs d’activités éducatives individuelles et collectives. Mise à l’épreuve sur Moodle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, 29, pp.721-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaboration-centred approach to manage engineering knowledge: A case study of an engineering SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (6), pp.523-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09544820801898482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des indicateurs d'activités à partir de traces modélisées pour un Environnement Informatique dApprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Management Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (3), pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ideal Braille transcriber ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE journals, Advances in modelling, series Modelling C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, 69, pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation interactive de traces et réflexivité : application à l'EIAH collaboratif synchrone eMédiathèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConKMEL: a contextual knowledge management framework to support multimedia e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huang Weihong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, 30, pp.205-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From case-based reasoning to traces-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, 30, pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter les activités des utilisateurs d'environnements informatiques : quoi, quand, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Caplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, 2, pp.121-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (102)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The building of pedagogical material, an alternative way to educate using educational commons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Henry</w:t>
+                <w:t xml:space="preserve">Partenariat épistémique et recherche participative : le projet COOBRA comme démonstrateur méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMOOTH Conference: Educational commons and active social inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Volos, Greece</w:t>
+              <w:t xml:space="preserve">14ème édition de la conférence sur les recherches pluridisciplinaires pour l'autonomie des personnes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2026, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218300v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser « la fracture numérique » autour des arts et de l'accueil de personnes sans-abri : l'exemple du Vox Lab Auteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Deseigne</w:t>
+                <w:t xml:space="preserve">L'Ancre et le Flux : complémentarité cognitive entre braille et interfaces interprétatives dans les domaines formels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème édition de la conférence sur les recherches pluridisciplinaires pour l'autonomie des personnes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2025, Aubervilliers &amp; Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256110v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanation for Humans, for Machines, for Human-Machine Interactions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">The building of pedagogical material, an alternative way to educate using educational commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI-2021, Explainable Agency in Artificial Intelligence WS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI, Feb 2021, Virtual Conference, United States</w:t>
+              <w:t xml:space="preserve">SMOOTH Conference: Educational commons and active social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106286v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et Afrique : quel développement ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser « la fracture numérique » autour des arts et de l'accueil de personnes sans-abri : l'exemple du Vox Lab Auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Labbé-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Intelligence Artificielle et Innovation Sociale</w:t>
+              <w:t xml:space="preserve">FractureS : Publics vulnérables et numérique: entre fractures, inclusions et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256079v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicabilité : vers des dispositifs numériques interagissant en intelligence avec l’utilisateur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Explanation for Humans, for Machines, for Human-Machine Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Humains et IA, travailler en intelligence à EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">AAAI-2021, Explainable Agency in Artificial Intelligence WS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI, Feb 2021, Virtual Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794832v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Based System in TEL Systems: Theory and Practice</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IA et Afrique : quel développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bassolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lishou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadouanouan Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sere Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Intelligence Artificielle et Innovation Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913897v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous object modeling and exploiting: a new approach based on affordances from continual interaction with environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">Explicabilité : vers des dispositifs numériques interagissant en intelligence avec l’utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Atelier Humains et IA, travailler en intelligence à EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632771v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reasoning Model Based on Perennial Crop Allocation Cases and Rules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Martin</w:t>
+                <w:t xml:space="preserve">Trace Based System in TEL Systems: Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Case Based Reasoning, ICCBR 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61030-6_5⟩</w:t>
+              <w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Oran, Algeria. pp.257-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89743-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560194v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French HUBBLE project experience on Ethics in Learning Analytics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeth May</w:t>
+                <w:t xml:space="preserve">Autonomous object modeling and exploiting: a new approach based on affordances from continual interaction with environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Ethics and Privacy for Learning Analytics in European Conference on Technology Enhance Learning (EC-TEL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">The Seventh Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-01633343v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">A Reasoning Model Based on Perennial Crop Allocation Cases and Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
+              <w:t xml:space="preserve">Int. Conference on Case Based Reasoning, ICCBR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. pp.61-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61030-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371894v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la découverte de connaissances contextuelles à partir de l'analyse des traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assitan Traoré</w:t>
+                <w:t xml:space="preserve">French HUBBLE project experience on Ethics in Learning Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop Ethics and Privacy for Learning Analytics in European Conference on Technology Enhance Learning (EC-TEL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168682v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01633343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitate Sharing of Training Experience by Exploring Behavior Discovery in Trainees Traces</w:t>
+                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_3⟩</w:t>
+              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France. pp.111-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205731v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de RÀPC pour prévoir l'allocation de parcelles agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Martin</w:t>
+                <w:t xml:space="preserve">Assistance à la découverte de connaissances contextuelles à partir de l'analyse des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assitan Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence sur les Application Pratiques de l'Intelligence Artificielle (APIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">IC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201882v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks on MOOCS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Picasso</w:t>
+                <w:t xml:space="preserve">Facilitate Sharing of Training Experience by Exploring Behavior Discovery in Trainees Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning, {EC-TEL} 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.28-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24258-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313193v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Un système de RÀPC pour prévoir l'allocation de parcelles agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">1ère conférence sur les Application Pratiques de l'Intelligence Artificielle (APIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103671v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace Analysis Based Approach for Modeling Context Components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+                <w:t xml:space="preserve">Feedbacks on MOOCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Picasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTEXT'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Annecy, France. pp.371-380</w:t>
+              <w:t xml:space="preserve">CANUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Carry le Rouet, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339318v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interaction comme inscription de connaissance pour l'apprentissage humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824256v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+                <w:t xml:space="preserve">A Trace Analysis Based Approach for Modeling Context Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assitan Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONTEXT'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Annecy, France. pp.371-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339182v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalize and share observation and analysis knowledge to assist trainers in professional training with simulation Case of training and skills maintain of Nuclear Power Plant control room staff</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'interaction comme inscription de connaissance pour l'apprentissage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2013 - 5th International Conference on Computer Supported Education,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339181v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de Similarité pour Comparer des Épisodes dans les Traces Modélisées</w:t>
+                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
@@ -7534,5213 +7302,5243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, New York, United States. pp.358-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339193v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capitalize and share observation and analysis knowledge to assist trainers in professional training with simulation Case of training and skills maintain of Nuclear Power Plant control room staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU 2013 - 5th International Conference on Computer Supported Education,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.627-632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004388806270632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351699v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de Similarité pour Comparer des Épisodes dans les Traces Modélisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830444v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance to trainers for the observation and analysis activities of operators trainees on Nuclear Power Plant Full-Scope Simulator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.117-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353031v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace replay with change propagation impact in client/server applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elöd Egyed-Zsigmond</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.607-622</w:t>
+              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746727v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+                <w:t xml:space="preserve">Assistance to trainers for the observation and analysis activities of operators trainees on Nuclear Power Plant Full-Scope Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Cosmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2187980.2188196⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, BUCHAREST, Romania. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iNCoS.2012.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352981v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Braille learning and uses by adapting transcription to user's needs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Guillet</w:t>
+                <w:t xml:space="preserve">Trace replay with change propagation impact in client/server applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elöd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computers Helping People with Special Needs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.607-622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352984v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre interactive la découverte d'automates à partir de traces d'activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Mathern</w:t>
+                <w:t xml:space="preserve">Supporting Braille learning and uses by adapting transcription to user's needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Linz, Austria. pp.150-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31522-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746732v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Rendre interactive la découverte d'automates à partir de traces d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.689-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353145v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations models to track learners' activity during training on a Nuclear Power Plant Full-Scope Simulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_62⟩</w:t>
+              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France, France. pp.751-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353032v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
+              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353131v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l'apprentissage et l'utilisation du Braille en l'adaptant aux besoins de l'utilisateur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vivien Guillet</w:t>
+                <w:t xml:space="preserve">Observations models to track learners' activity during training on a Nuclear Power Plant Full-Scope Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2012, 7ème congrès sur les aides techniques pour les personnes handicapées, L'interdisciplinarité au service de la personne en quête d'autonomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.546-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353019v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Serious Games with Adaptive Pedagogical Scenarios : A Serious Game for persons with cognitive disabilities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354406v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Faciliter l'apprentissage et l'utilisation du Braille en l'adaptant aux besoins de l'utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handicap 2012, 7ème congrès sur les aides techniques pour les personnes handicapées, L'interdisciplinarité au service de la personne en quête d'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.2-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354414v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Tailoring Serious Games with Adaptive Pedagogical Scenarios : A Serious Game for persons with cognitive disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarij Mahmood Hussaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.486-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877803v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the learning process - More than a Braille transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyday Technology for Independence and Care - AAATE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Maastricht, Netherlands. pp.640-647, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-814-4-640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping Children with Cognitive Disabilities through Serious Games: Project CLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarij Mahmood Hussaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International ACM SIGACCESS Conference on Computers and Accessibility, ASSETS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dundee, Scotland, United Kingdom. pp.251-252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2049536.2049592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based Impact Propagation for Trace Replay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+                <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23291-6_35⟩</w:t>
+              <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.30-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2011.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01354479v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemya Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.28⟩</w:t>
+              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palermo, Italy. pp.384-397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948754v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators computation from modeled traces in the context of computer Human Learning environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
+                <w:t xml:space="preserve">Rule-Based Impact Propagation for Trace Replay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling and Implementation of Complex systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Greenwich, London, United Kingdom. pp.482-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23291-6_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381529v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Corvaisier</w:t>
+                <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemya Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381542v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mascret</w:t>
+                <w:t xml:space="preserve">Indicators computation from modeled traces in the context of computer Human Learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling and Implementation of Complex systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Constantine, Algeria. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381538v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil spécifique à Moodle pour le calcul des indicateurs d’interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Djouad</w:t>
+                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoodleMoot 2010, la conférence annuelle des utilisateurs francophones de la plateforme Moodle d'apprentissage en ligne </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381530v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iterative Approach to Develop a Cognitive Model of the Driver for Human Centred Design of ITS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
+                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany. pp.85-95</w:t>
+              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381585v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Case Based Reasoning for Contextual Reuse of Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mascret</w:t>
+                <w:t xml:space="preserve">Un outil spécifique à Moodle pour le calcul des indicateurs d’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provenance-Awareness in Case-Based Reasoning Workshop. ICCBR 2010. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.69-78</w:t>
+              <w:t xml:space="preserve">MoodleMoot 2010, la conférence annuelle des utilisateurs francophones de la plateforme Moodle d'apprentissage en ligne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381491v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Iterative Approach to Develop a Cognitive Model of the Driver for Human Centred Design of ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
+              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Berlin, Germany. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437739v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
+                <w:t xml:space="preserve">Dynamic Case Based Reasoning for Contextual Reuse of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
+              <w:t xml:space="preserve">Provenance-Awareness in Case-Based Reasoning Workshop. ICCBR 2010. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437726v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based System for Technology-Enhanced Learning Systems Personalisation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437673v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
+                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437661v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Encelle</w:t>
+                <w:t xml:space="preserve">A Trace-Based System for Technology-Enhanced Learning Systems Personalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.93-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437743v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
+              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00411508v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using patterns in object's memories to make plan-driven help systems more flexible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kroener</w:t>
+                <w:t xml:space="preserve">Adaptive TEL based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst International Workshop on Digital Object Memories, in 5th International Conference on Intelligent Environments (IE’09) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In AIED'09 (14 International Conference on Artificial Intelligence in Education) workshop on "Towards User Modeling and Adaptive Systems for All (TUMAS-A 2009): Modeling and Evaluation of Accessible Intelligent Learning Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.33-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437728v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437735v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte complète et interactive de motifs temporels avec contraintes numériques à partir de séquences d'événements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Using patterns in object's memories to make plan-driven help systems more flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kroener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Fouille de données temporelles et analyse de flux de données", EGC2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1rst International Workshop on Digital Object Memories, in 5th International Conference on Intelligent Environments (IE’09) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437640v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Model to Acquire Relevant Knowledge for Interactive Learning Environments Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADAPTIVE 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437782v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des traces numériques d'interaction comme inscriptions de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+                <w:t xml:space="preserve">Découverte complète et interactive de motifs temporels avec contraintes numériques à partir de séquences d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.183-195</w:t>
+              <w:t xml:space="preserve">Atelier "Fouille de données temporelles et analyse de flux de données", EGC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381618v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">A Meta-Model to Acquire Relevant Knowledge for Interactive Learning Environments Personalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
+              <w:t xml:space="preserve">ADAPTIVE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Athènes, Greece. pp.78-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364367v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Ingénierie des traces numériques d'interaction comme inscriptions de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.183-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584075v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+                <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFME e-management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t>
+              <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497765v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Després</w:t>
+                <w:t xml:space="preserve">An approach to User-Centric Context-Aware Assistance based on Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
+              <w:t xml:space="preserve">MRC 2008, Modeling and Reasoning in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501252v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-learning : Tracer l'activité des apprenants pour favoriser leur appropriation des systèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
+              <w:t xml:space="preserve">AFME e-management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Grenoble, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337666v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un transcripteur Braille idéal ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handica 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hôtel Mercure, Porte de Versailles Vaugirard Paris, France. pp.128-134</w:t>
+              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501240v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bentebibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
+              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189586v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces et inscriptions de connaissances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Un transcripteur Braille idéal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
+              <w:t xml:space="preserve">Handica 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hôtel Mercure, Porte de Versailles Vaugirard Paris, France. pp.128-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509860v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Cognitive Models from Activity Analysis: A Knowledge Engineering Approach to Car Driver Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
+                <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Cognitive Modeling (ICCM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ann Arbor, MI, United States. pp.26</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440230v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Creating Cognitive Models from Activity Analysis: A Knowledge Engineering Approach to Car Driver Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias J Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Cognitive Modeling (ICCM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ann Arbor, MI, United States. pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Interaction Traces to improve Reflexivity in Synchronous Collaborative e-Learning Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvin</w:t>
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on e-Learning ECEL 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592329v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Visualizing Interaction Traces to improve Reflexivity in Synchronous Collaborative e-Learning Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
+              <w:t xml:space="preserve">6th European Conference on e-Learning ECEL 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Copenhaguen, Netherlands. pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
@@ -12758,2617 +12556,2833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189782v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Traces et inscriptions de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189787v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative bayesian network implementation by using annotated association rules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592340v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des réseaux bayésiens dans le cadre de l'extraction de règles d'association</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Delprat</w:t>
+                <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes 6ème Journées Francophones Extraction et Gestion de Connaissances EGC'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.569-580</w:t>
+              <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592321v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Iterative bayesian network implementation by using annotated association rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Podebrady, Czech Republic. pp.326-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11891451_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110932v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing behavioral data for refining cognitive models of operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+                <w:t xml:space="preserve">Utilisation des réseaux bayésiens dans le cadre de l'extraction de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophies and Methodologies for Knowledge Discovery, Seventeenth International Workshop on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.588-592</w:t>
+              <w:t xml:space="preserve">Actes 6ème Journées Francophones Extraction et Gestion de Connaissances EGC'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.569-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536643v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592327v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+                <w:t xml:space="preserve">Une théorie de la trace informatique pour faciliter l'adaptation dans la confrontation logique d'utilisation/logique de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème Journées de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588370v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Analyzing behavioral data for refining cognitive models of operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
+              <w:t xml:space="preserve">Philosophies and Methodologies for Knowledge Discovery, Seventeenth International Workshop on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.588-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583931v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Système à base de trace pour l'apprentissage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">colloque international TICE 2006 «Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, INP Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025803v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract: un outil et une méthodologie pour analyser une activité humaine médiée par un artefact technique complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingéniérie des Connaissances. Semaine de la connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536650v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace-based System Framework for Experience Management and Engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Experience Management and Engineering (EME 2006) in conjunction with KES2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514610v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la place du RàPC dans trois domaines de recherche actuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Abstract: un outil et une méthodologie pour analyser une activité humaine médiée par un artefact technique complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ième Atelier de Raisonnement à Partir de Cas - RàPC'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSMM, Université de Besançon, 2006, Besançon, France. pp.3--13</w:t>
+              <w:t xml:space="preserve">Ingéniérie des Connaissances. Semaine de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00201767v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction itérative d'un modèle de connaissance par l'exploitation de règles d'asssociation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Delprat</w:t>
+                <w:t xml:space="preserve">A trace-based System Framework for Experience Management and Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes 17ème Journées Francophones Ingénierie des Connaissances IC'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Experience Management and Engineering (EME 2006) in conjunction with KES2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592322v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience tracée comme support potentiel de négociation de sens entre agents informatiques et humains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">Réflexions sur la place du RàPC dans trois domaines de recherche actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Atelier Raisonnement à Partir de Cas - Plateforme AFIA, Nice, 31 mai 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nice, France. pp.0</w:t>
+              <w:t xml:space="preserve">14ième Atelier de Raisonnement à Partir de Cas - RàPC'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSMM, Université de Besançon, 2006, Besançon, France. pp.3--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592318v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00201767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language games for meaning negotiation between human and computer agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">Construction itérative d'un modèle de connaissance par l'exploitation de règles d'asssociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Societies in the Agents' World (ESAW 2005).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Kusadasi, Aydin., Turkey</w:t>
+              <w:t xml:space="preserve">Actes 17ème Journées Francophones Ingénierie des Connaissances IC'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552220v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">L'expérience tracée comme support potentiel de négociation de sens entre agents informatiques et humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISKO-France 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, INIST-CNRS, Vandoeuvre-lès-Nancy, France. pp.209-230</w:t>
+              <w:t xml:space="preserve">13ème Atelier Raisonnement à Partir de Cas - Plateforme AFIA, Nice, 31 mai 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nice, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583146v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver behaviour modelling and cognitive engineering tools development in order to assess driver sitation awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Letisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Driver Behaviour in Automotive Environments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Ispra, Italy. pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'utilisateur : savoir quand intervenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mick Philippon</w:t>
+                <w:t xml:space="preserve">Language games for meaning negotiation between human and computer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'05 : 17ème conférence francophone sur l'interaction homme-machien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">Engineering Societies in the Agents' World (ESAW 2005).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Kusadasi, Aydin., Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592319v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
+              <w:t xml:space="preserve">ISKO-France 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, INIST-CNRS, Vandoeuvre-lès-Nancy, France. pp.209-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824598v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixed: an ITS that guides students with the help of learners' interaction log</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure France</w:t>
+                <w:t xml:space="preserve">Aide à l'utilisateur : savoir quand intervenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (Workshop Analyzing Student-Tutor Interaction Logs to Improve Educational Outcomes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Maceio, Brazil. pp.57-64</w:t>
+              <w:t xml:space="preserve">IHM'05 : 17ème conférence francophone sur l'interaction homme-machien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592316v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner le paradigme multi-agents et le raisonnement à partir d'expérience pour assister la réalisation collective de tâches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas - LIPN, Université Paris13, Villetaneuse - p. 99-103</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Villetanneuse, France. pp.99-103</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592215v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alter-ego : évaluation d'un assistant de remémoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Damas</w:t>
+                <w:t xml:space="preserve">Pixed: an ITS that guides students with the help of learners' interaction log</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.163-174</w:t>
+              <w:t xml:space="preserve">7th International Conference on Intelligent Tutoring Systems (Workshop Analyzing Student-Tutor Interaction Logs to Improve Educational Outcomes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Maceio, Brazil. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374547v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConKMeL: A Contextual Knowledge Management Framework to Support Intelligent Multimedia e-Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike O'Dea</w:t>
+                <w:t xml:space="preserve">Combiner le paradigme multi-agents et le raisonnement à partir d'expérience pour assister la réalisation collective de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Fifth International Symposium on Multimedia Software Engineering (ISMSE'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Taichung, Taiwan. pp.223-230</w:t>
+              <w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas - LIPN, Université Paris13, Villetaneuse - p. 99-103</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Villetanneuse, France. pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592214v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner le paradigme multiagents et la réutilisation de l'expérience pour assister la réalisation collective de tâches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">Alter-ego : évaluation d'un assistant de remémoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Raisonnement à partir de Cas, RaPC'2003, plateforme AFIA 2003.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, LAVAL, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552130v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBR for recollection assistance: CBR cycle revisited in a particular context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Damas</w:t>
+                <w:t xml:space="preserve">Combiner le paradigme multiagents et la réutilisation de l'expérience pour assister la réalisation collective de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Case-Based Reasoning, Workshop "From structured cases to unstructured problem solving episodes for experience-based assistance" (ICCBR'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.20-30</w:t>
+              <w:t xml:space="preserve">Atelier Raisonnement à partir de Cas, RaPC'2003, plateforme AFIA 2003.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, LAVAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514423v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ConKMeL: A Contextual Knowledge Management Framework to Support Intelligent Multimedia e-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Weihong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike O'Dea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Fifth International Symposium on Multimedia Software Engineering (ISMSE'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Taichung, Taiwan. pp.223-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBR for recollection assistance: CBR cycle revisited in a particular context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Case-Based Reasoning, Workshop "From structured cases to unstructured problem solving episodes for experience-based assistance" (ICCBR'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.20-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MUSETTE: Modeling USEs and Tasks for Tracing Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16285,64 +16299,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des transformations à bases de règles pour capitaliser et partager l’expertise d’observation de l’activité sur simulateur pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16393,64 +16407,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et analyse de comportements collectifs et/ou individuels par la découverte de connaissances issues de l’exploitation d’un corpus de M-Traces d’activité sur simulateur pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16501,51 +16515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBT-IM: Système à base de traces-Indicateurs d'interactions Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16596,77 +16610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach based on modelled traces to compute collaborative and individual indicators’ human interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17200,51 +17214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alain Mille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traor&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2019.1896" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.681-707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubekeur Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0761-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00591.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4HZ12N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beylier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820801898482" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501599v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Weihong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Caplat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Philippon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Labb&#233;-Lavigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bassol&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lishou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadouanouan Malo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Traore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01633343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004388806270632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31522-0_22" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_62" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354406v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarij Mahmood Hussaan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.152" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-814-4-640" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354505v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2049536.2049592" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437728v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kroener" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-45" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delprat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11891451_29" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stuber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552220v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592215v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592214v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Dea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552130v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514423v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585925v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Huang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/951676.951684" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354464v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381531v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.21" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552222v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592213v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkinck-Holmfeld L." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos D." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Dimitrakopoulou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12562-6_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias H&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alain Mille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2019.1896" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.681-707" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2015.1011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mansouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubekeur Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-013-0761-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.819528" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00591.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4HZ12N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Djouad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beylier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820801898482" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Weihong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592324v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Caplat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Philippon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581094v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Guillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Labb&#233;-Lavigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bassol&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lishou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadouanouan Malo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sere Abdoulaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Traore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01633343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buffat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assitan Traore" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004388806270632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31522-0_22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_62" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354406v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarij Mahmood Hussaan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.152" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354438v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-814-4-640" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2049536.2049592" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437728v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kroener" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-45" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437640v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delprat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11891451_29" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592327v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514610v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stuber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552220v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592215v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Damas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592214v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike O'Dea" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514423v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585925v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Huang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/951676.951684" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000648v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354464v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381531v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.21" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552222v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592213v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>