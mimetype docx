--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1770,51 +1770,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création du nouveau type de dépôt scientifique - Le logiciel</w:t>
+                <w:t xml:space="preserve">The creation of a new type of scientific deposit: Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
@@ -1849,97 +1849,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSO 2018 - 7es journées Science Ouverte Couperin : 100 % open access : initiatives pour une transition réussie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">RDA Eleventh Plenary Meeting, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688726v1</w:t>
+                <w:t xml:space="preserve">hal-01738741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creation of a new type of scientific deposit: Software</w:t>
+                <w:t xml:space="preserve">La création du nouveau type de dépôt scientifique - Le logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
@@ -1974,73 +1974,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDA Eleventh Plenary Meeting, Berlin, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">JSO 2018 - 7es journées Science Ouverte Couperin : 100 % open access : initiatives pour une transition réussie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738741v1</w:t>
+                <w:t xml:space="preserve">hal-01688726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déposer et enrichir les publications d’une collection HAL avec OverHAL, X2HAL et CrossHAL</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CD9D26D"/>
+    <w:nsid w:val="B1425D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2592,51 +2592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0715E49C"/>
+    <w:nsid w:val="50963E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2740,51 +2740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F6B9B9AC"/>
+    <w:nsid w:val="8DD121C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2977,51 +2977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068456956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192729821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140020354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/laurentromary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Task Force On Best Practices For Software Registries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scotton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068456956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192729821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140020354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/laurentromary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Task Force On Best Practices For Software Registries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scotton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>