--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1515,250 +1515,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create software deposit in HAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modérer un dépôt logiciel dans HAL : dépôt source et dépôt SWHID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozefina Sadowska</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Inria; CCSD; Software Heritage. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inria; CCSD; Software Heritage. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872189v2</w:t>
+                <w:t xml:space="preserve">hal-01876705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modérer un dépôt logiciel dans HAL : dépôt source et dépôt SWHID</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Create software deposit in HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefina Sadowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inria; CCSD; Software Heritage. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Granger</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-01876705v2</w:t>
+                <w:t xml:space="preserve">hal-01872189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2444,51 +2444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1425D3B"/>
+    <w:nsid w:val="A55A58AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2592,51 +2592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50963E66"/>
+    <w:nsid w:val="DC5B85AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2740,51 +2740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8DD121C4"/>
+    <w:nsid w:val="9812710B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2977,51 +2977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068456956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192729821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140020354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/laurentromary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Task Force On Best Practices For Software Registries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scotton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068456956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192729821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140020354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/laurentromary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Task Force On Best Practices For Software Registries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scotton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>