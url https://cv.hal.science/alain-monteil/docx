--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,2389 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2337 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Monteil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Service IES DGD-S DCIS Inria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3150-4837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068456956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192729821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KjiATJUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000140020354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du service Information et Edition Scientifiques (IES) Inria. (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'IES accompagne les scientifiques de la bibliographie à la publication : mise à disposition des ressources indispensables à la recherche et fourniture de documents, accompagnement au dépôt dans les archives ouvertes et à la gestion des données de la recherche, soutien à la création de revues scientifiques, support à la mise en ligne de conférences, mise en œuvre d'actions de médiation scientifique et valorisation des codes produits...Le service IES fait partie de le Direction à la Culture et Information Scientifique (DCIS) dirigée par Laurent Romary (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) qui fait elle même partie de la Direction Génrérale Déléguée à la Science (DGD-S) dirigée par Jean-Frédéric Gerbeau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur du Pôle Archives Ouvertes et membre du Pôle Edition Scientifique, au sein du service IES Inria. (2014-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette mission consiste avant tout à développer et accompagner l’offre de service associée à l’ambition institutionnelle du libre accès aux résultats scientifiques de nos communautés. Il s’agit notamment de favoriser le dépôt du texte intégral dans l’archive mutualisée HAL, de participer aux évolutions de son environnement fonctionnel et technique, tout en améliorant la qualité des données et en favorisant l’accueil de nouvelles collections à forte visibilité pour les sciences du numérique.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Inria Sophia Antipolis Méditérranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Service IST (2006-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Inria Sophia Antipolis Méditérranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Centre de Documentation (2003-2006)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche Inria Rhône Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste GRECO </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Campus Ouvert (2001-2003)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En charge du developpement de l'archives ARPEM : Archivage des Ressources PEdagogiques Multimédia</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Documentaliste ARt et Sciences Humaines (1993-2001) UFR Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Pierre Mendès France Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Acceuil du public responsable du prêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatisation et catalogage du fonds documentaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création et animation du site internet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated Archiving of Research Software Artifacts : lessons learned from the French open archive (HAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Marmol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDCC 2020 - International Digital Curation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/ijdc.v15i1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISCIENCES - an overlay publication platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB2014 - International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Technological Education Institute of Thessaloniki, Jun 2014, Thessalonique, Greece. pp.78-87, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episciences IAM: un projet éditorial entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riverieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lowinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libre accès et recherche scientifique : vers de nouvelles valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to meaning - information structuring in the PEER project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garantir la cohérence des données constitue le cœur de notre activité&amp;quot; : entretien autour des enjeux descriptifs du code source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefina Sadowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nivault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier BBF 2021-1 • Code source : libérer le patrimoine !</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episciences IAM : un projet éditorial entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rivérieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition scientifique publique en Europe : objectif 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEER, Publishing and the Ecology of European Research, retour d'expérience de l'INRIA sur un projet européen associant éditeurs et archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FréDoc 2011 : l'IST au prisme de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France. 15 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine Best Practices for Research Software Registries and Repositories: A Concise Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Force On Best Practices For Software Registries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gonzalez-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Create software deposit in HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefina Sadowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria; CCSD; Software Heritage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modérer un dépôt logiciel dans HAL : dépôt source et dépôt SWHID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefina Sadowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inria; CCSD; Software Heritage. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of a new type of scientific deposit: Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Marmol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA Eleventh Plenary Meeting, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du nouveau type de dépôt scientifique - Le logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Marmol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSO 2018 - 7es journées Science Ouverte Couperin : 100 % open access : initiatives pour une transition réussie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déposer et enrichir les publications d’une collection HAL avec OverHAL, X2HAL et CrossHAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Couperin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées science ouverte 2018 - 100% open access : initiatives pour une transition réussie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01691461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisciences.org : une voie alternative de publication en libre accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lowinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Scotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8es journées du réseau Médici. Vers l’édition scientifique 4.0 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the IFIP Digital Library in the HAL open publication repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries Opening Paths to Knowledge: LIBER Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2444,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A55A58AF"/>
+    <w:nsid w:val="F34548BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2592,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC5B85AF"/>
+    <w:nsid w:val="F988EE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2740,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9812710B"/>
+    <w:nsid w:val="4EF7B350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2977,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068456956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192729821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140020354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/laurentromary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Task Force On Best Practices For Software Registries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ioannidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scotton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-monteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068456956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192729821" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=KjiATJUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140020354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/laurentromary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/centre/sophia/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Task Force On Best Practices For Software Registries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gonzalez-Beltran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Ioannidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01691461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Scotton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>