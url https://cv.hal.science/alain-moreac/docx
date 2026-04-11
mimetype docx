--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -4219,368 +4219,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman analysis of gold catalyst vapor liquid solid germanium nanowires</w:t>
+                <w:t xml:space="preserve">Laser desorption ionization time-of-flight mass spectrometry of erbium-doped Ga-Ge-Sb-S glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel M.</w:t>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400041⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (11), pp.1221-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170266v1</w:t>
+                <w:t xml:space="preserve">hal-00984223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser desorption ionization time-of-flight mass spectrometry of erbium-doped Ga-Ge-Sb-S glasses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman analysis of gold catalyst vapor liquid solid germanium nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Israel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pal Jovari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josef Havel</w:t>
+                <w:t xml:space="preserve">Rogel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.6896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00984223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Mescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuji Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (7), pp.071805. </w:t>
@@ -5307,372 +5307,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous and crystallized Ge-Sb-Te thin films deposited by pulsed laser: Local structure using Raman scattering spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gutwirth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.08.024⟩</w:t>
+              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/767836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848847v1</w:t>
+                <w:t xml:space="preserve">hal-00861726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Amorphous and crystallized Ge-Sb-Te thin films deposited by pulsed laser: Local structure using Raman scattering spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (2-3), pp.935-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/767836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6009,298 +6009,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486336v1</w:t>
+                <w:t xml:space="preserve">hal-00619762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619762v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
               </w:r>
@@ -6312,64 +6312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fedus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7398,64 +7398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium-lanthanum-sulphide amorphous thin films prepared by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pavlista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,51 +7570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pavlista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7672,173 +7672,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
+                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guignard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Moreac</w:t>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (22), pp.225501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400716v1</w:t>
+                <w:t xml:space="preserve">hal-00725145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Spectra of Triiodomesitylen: Combination of DFT Calculations and Experimental Studies. Effects of the Environment</w:t>
               </w:r>
@@ -7964,278 +7935,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weidong Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (13), pp.C114-C123. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (12-13), pp.1322-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200880v1</w:t>
+                <w:t xml:space="preserve">hal-00400716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ji</w:t>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weidong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (22), pp.225501. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (13), pp.C114-C123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725145v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration spectra of triiodomesitylene: a combination of DFT calculations and experimental studies. Effects of the Environment</w:t>
               </w:r>
@@ -8761,51 +8761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline phase responsible for the permanent second-harmonic generation in chalcogenide glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide Glasses Based on Germanium Disulfide for Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9346,51 +9346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,333 +9851,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407447v1</w:t>
+                <w:t xml:space="preserve">hal-05115329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+                <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115329v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10232,51 +10232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçon dans le cadre du défi scientifique ESOS-Maison pour la Science : Lumière, Expériences de micro-injection et de compression spatiale de lumière (‘taper’ par imprimante 3D), sources de lumière et mesures spectrales - Connexions de LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10351,320 +10351,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+                <w:t xml:space="preserve">Weakening of the covalent-like quasi-bonding at the exfoliated MoS2 monolayer/Au interface via intermetallic alloy formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">38th European Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357020v1</w:t>
+                <w:t xml:space="preserve">hal-05289218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening of the covalent-like quasi-bonding at the exfoliated MoS2 monolayer/Au interface via intermetallic alloy formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
+                <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th European Conference on Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289218v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11101,277 +11101,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040192v1</w:t>
+                <w:t xml:space="preserve">hal-04090420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farah Inoubli</w:t>
+                <w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Florian</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090420v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
               </w:r>
@@ -11646,51 +11646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11732,103 +11732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass and Optical Materials Division 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t>
@@ -11851,307 +11851,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duval</w:t>
+                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Glass - ICG 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2FDN User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752113v1</w:t>
+                <w:t xml:space="preserve">hal-03775318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2FDN User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">26th International Congress on Glass - ICG 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775318v1</w:t>
+                <w:t xml:space="preserve">hal-03752113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12232,103 +12232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verres et vitrocéramiques oxyazotés : Propriétés mécaniques et luminescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
@@ -12508,51 +12508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale sur les procédés de lithographie par nano-impression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12571,286 +12571,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienlo Flora Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Povey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS52836.2021.9604140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274092v1</w:t>
+                <w:t xml:space="preserve">hal-03796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAS52836.2021.9604140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03796793v1</w:t>
+                <w:t xml:space="preserve">hal-03274092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
               </w:r>
@@ -13220,51 +13220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13464,277 +13464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
+                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527933v1</w:t>
+                <w:t xml:space="preserve">hal-01644092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
+                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644092v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PL and DOP characterization of Vertical Cavity Surface Emitting Lasers (VCSEL) for emission at 850 nm with Al oxide confinement layers</w:t>
               </w:r>
@@ -13845,51 +13845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14100,51 +14100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14219,269 +14219,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman analysis of silicon and germanium nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israel M.</w:t>
+                <w:t xml:space="preserve">Croissance et caractérisation raman de nanofils de germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152385v1</w:t>
+                <w:t xml:space="preserve">hal-01113529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et caractérisation raman de nanofils de germanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Rogel</w:t>
+                <w:t xml:space="preserve">Raman analysis of silicon and germanium nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113529v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman investigation of GaP-Si interfaces grown by molecular beam epitaxy</w:t>
               </w:r>
@@ -14751,77 +14751,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15107,346 +15107,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Servol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Davide Boschetto</w:t>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919035v1</w:t>
+                <w:t xml:space="preserve">hal-00504484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504484v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15482,673 +15482,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661693v1</w:t>
+                <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Belloul</w:t>
+                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620844v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundles of Carbon Nanotubes : a combined spectroscopic and theoretical study-influence of the weak mutual interactions on the optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Fleurier</w:t>
+                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (EMRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585133v1</w:t>
+                <w:t xml:space="preserve">hal-00491905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491905v1</w:t>
+                <w:t xml:space="preserve">hal-00670807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Bundles of Carbon Nanotubes : a combined spectroscopic and theoretical study-influence of the weak mutual interactions on the optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanond Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">R. Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670807v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting excitonic optical properties of bundled carbon nanotubes to tailor novel saturable absorbers</w:t>
               </w:r>
@@ -16399,277 +16399,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+                <w:t xml:space="preserve">Exploring optical properties of carbon nanotubes in bundles for high-bit-rate telecommunication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanond Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Solal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Slimane Loualiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">GDR2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652854v1</w:t>
+                <w:t xml:space="preserve">hal-00668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring optical properties of carbon nanotubes in bundles for high-bit-rate telecommunication applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grillot</w:t>
+                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Loualiche</w:t>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668372v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
               </w:r>
@@ -16899,320 +16899,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenides Films: New Development of Optical Coatings and Waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on the Science and Technology for Advanced Ceramics / 1st International Conference on Science and Technology of Solid Surface and Interface (STAC-STSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283898v1</w:t>
+                <w:t xml:space="preserve">hal-00491914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Chalcogenides Films: New Development of Optical Coatings and Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">2nd International Conference on the Science and Technology for Advanced Ceramics / 1st International Conference on Science and Technology of Solid Surface and Interface (STAC-STSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491914v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17423,64 +17423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguide for IR spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17561,90 +17561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ge15Sb20S65 and Te20As30Se50 chalcogenides coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tucson, AZ, United States</w:t>
@@ -17699,51 +17699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17826,64 +17826,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of large-area 2D crystals-noble metals interactions via interfacial alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18201,103 +18201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JED Rennes 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t>
@@ -18934,51 +18934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisation de nanofils Si et Ge synthétisés par la méthode VLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18986,51 +18986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lannic J. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2013, Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
@@ -19327,51 +19327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19445,51 +19445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19732,51 +19732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagiso Loeto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Mokhtari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02421162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haydoura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzerga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnod-Rossiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6221-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meinnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ghanemi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12467" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgui Lin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizheng Tao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2011.01.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS3B3VB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRWB571-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libouban" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Basl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chappard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2272" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSZPSDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Libouban" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-F&#233;lix Basl&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.2272" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344708v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Meinnel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudjada" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802621w" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7RXG3WJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meinnel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5CGTZGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437313v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kandoussi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090420v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696156v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752113v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291435v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laruelle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711100v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585133v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668293v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668372v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776144v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696146v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408987v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710316v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710323v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448757v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448747v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagiso Loeto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Mokhtari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02421162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haydoura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzerga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnod-Rossiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6221-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meinnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ghanemi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12467" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgui Lin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizheng Tao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2011.01.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS3B3VB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRWB571-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libouban" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Basl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chappard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2272" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSZPSDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Libouban" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-F&#233;lix Basl&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.2272" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344708v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Meinnel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudjada" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802621w" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7RXG3WJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meinnel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5CGTZGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437313v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kandoussi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090420v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696156v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752113v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291435v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laruelle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711100v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585133v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668293v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776144v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696146v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408987v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710316v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710323v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448757v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448747v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>