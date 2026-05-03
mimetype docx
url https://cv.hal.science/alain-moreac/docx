--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2236,295 +2236,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t>
+                <w:t xml:space="preserve">Thermal oxidation of oxynitride films as a strategy to achieve (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; based oxide perovskite films with x = 1.65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipin Chen</w:t>
+                <w:t xml:space="preserve">L. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Skibitzki</w:t>
+                <w:t xml:space="preserve">C. Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">M. Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Stervinou</w:t>
+                <w:t xml:space="preserve">R. Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (16), pp.6293-6300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032030v1</w:t>
+                <w:t xml:space="preserve">hal-02421162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal oxidation of oxynitride films as a strategy to achieve (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; based oxide perovskite films with x = 1.65</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Paven</w:t>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haydoura</w:t>
+                <w:t xml:space="preserve">Oliver Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benzerga</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Marlec</w:t>
+                <w:t xml:space="preserve">Julie Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (16), pp.6293-6300. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421162v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice phonon modes of the spin crossover crystal [Fe(phen)2(NCS)2] studied by THz, IR, Raman spectroscopies and DFT calculations</w:t>
               </w:r>
@@ -4491,429 +4491,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Verger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910293v1</w:t>
+                <w:t xml:space="preserve">hal-02115670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical activity of sugar in thin soap films.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Casanova</w:t>
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.030⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.2112-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854447v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Lechaux</w:t>
+                <w:t xml:space="preserve">Giant optical activity of sugar in thin soap films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moreac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Federico Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 408, pp.113-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115670v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
@@ -4925,104 +4925,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854209v1</w:t>
@@ -5583,307 +5583,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of network demixing in GeS2-Ga2S3 chalcogenide glasses: A phase transformation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Changgui Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizheng Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2010.02571.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (3), pp.584-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JSSC.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564132v1</w:t>
+                <w:t xml:space="preserve">hal-00711890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of network demixing in GeS2-Ga2S3 chalcogenide glasses: A phase transformation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JSSC.2011.01.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.990-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2010.02571.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711890v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast nonlinear optical properties of bundles of carbon nanotubes</w:t>
               </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,453 +7789,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Spectra of Triiodomesitylen: Combination of DFT Calculations and Experimental Studies. Effects of the Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean J. Meinnel</w:t>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Boudjada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Weidong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp802621w⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (13), pp.C114-C123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344708v1</w:t>
+                <w:t xml:space="preserve">hal-00200880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational Spectra of Triiodomesitylen: Combination of DFT Calculations and Experimental Studies. Effects of the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Meinnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boudjada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guignard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Boudebs</w:t>
+                <w:t xml:space="preserve">Fahima Boudjada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (44), pp.11124-11141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp802621w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400716v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (12-13), pp.1322-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00200880v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration spectra of triiodomesitylene: a combination of DFT calculations and experimental studies. Effects of the Environment</w:t>
               </w:r>
@@ -8992,598 +8992,586 @@
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (16), pp.3284-3294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200700047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical architectures by synergy between dynamical template self-assembly and biomineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Dujardin</w:t>
+                <w:t xml:space="preserve">Annie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (6), pp.434-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat1912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of liquid films of an ordered foam confined in a narrow channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Terriac</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Artzner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (24), pp.12055-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701738z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la701738z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and arsenic doped low temperature (165°C) microcrystalline silicon for electronic device process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Kandoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Kandoussi</w:t>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (9-20), pp.968-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Organization of π Conjugated Highly Luminescent Molecular Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Toudic</w:t>
+                <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Limelette</w:t>
+                <w:t xml:space="preserve">G. Froyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (21), pp.215502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.215502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9593,341 +9581,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipyrimidine powder for potential applications in integrated photonics on polymer materials for the creation of a broad spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
+                <w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">4th Interdisciplinary Annual PhD Conference on Material Science and Innovative Technologies (InterMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Krakow Institute of Technology, Mar 2026, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505383v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyrimidine powder for potential applications in integrated photonics on polymer materials for the creation of a broad spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Interdisciplinary Annual PhD Conference on Material Science and Innovative Technologies (InterMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Krakow Institute of Technology, Mar 2026, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501076v1</w:t>
+                <w:t xml:space="preserve">hal-05505383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9946,73 +9934,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10071,475 +10059,475 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées présentation des activités du département OASiS &amp; Echange National Tsing Hua University Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IETR-OASiS, Jul 2025, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçon dans le cadre du défi scientifique ESOS-Maison pour la Science : Lumière, Expériences de micro-injection et de compression spatiale de lumière (‘taper’ par imprimante 3D), sources de lumière et mesures spectrales - Connexions de LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huriye Akdas-Kiliç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée défi scientifique ESOS et Maison pour la Science - UnivRennes / Collège Les Fontaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, La Guerche de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakening of the covalent-like quasi-bonding at the exfoliated MoS2 monolayer/Au interface via intermetallic alloy formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10571,198 +10559,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10821,73 +10809,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10946,73 +10934,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of monolayer MoS2 Functionalized with electro-active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11071,198 +11059,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raman Fest 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Phantoms Foundation; HORIBA Scientific, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11284,110 +11272,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11446,73 +11434,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation and processes from thin filmto complex structures semiconductor/insulator/organic/semiconductor/insulator by PECVD interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11571,73 +11559,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Ecole Doctoral 3M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme et caractérisation d'une photonique intégrée organique par impression 3D : motifs micronique 2.5D de type guides d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eros Gavini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11646,248 +11634,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mécatronique de l'ENS de Bruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rennes - Bruz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass and Optical Materials Division 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11946,198 +11934,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2FDN User meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Glass - ICG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12159,360 +12147,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2021 (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verres et vitrocéramiques oxyazotés : Propriétés mécaniques et luminescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled oxidation of strontium and tantalum based films deposited by magnetron sputtering under reactive nitrogen or pure argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Paven</w:t>
+                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Pacific Rim Conference on Ceramic and Glass Technology (PACRIM 14), Virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'utilisation de la résine UV210 se flashant en UV profond pour les circuits de photonique intégrée / optoélectroniques : processus de nanolithographie, propriétés physiques et structures réalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12541,73 +12529,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale sur les procédés de lithographie par nano-impression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienlo Flora Zerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12616,132 +12604,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Povey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAS52836.2021.9604140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12763,110 +12751,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12888,159 +12876,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of processing-induced defects in GaAs based vertical cavity surface emitting lasers with Al oxide confinement layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pagnod-Rossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13059,73 +13047,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Defects-Recognition, Imaging and Physics in Semiconductors (DRIP XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Sensors and NanoPhotonics for Soft-matter Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13147,360 +13135,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Castro-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Electronic and Photonics Symposium, MEP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645849v3</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982785v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13559,113 +13547,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13684,113 +13672,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PL and DOP characterization of Vertical Cavity Surface Emitting Lasers (VCSEL) for emission at 850 nm with Al oxide confinement layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pagnod-Rossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13809,73 +13797,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Defects-Recognition, Imaging and Physics in Semiconductors (DRIP XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13897,146 +13885,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROWTH AND RAMAN ANALYSIS OF SILICON AND GERMANIUM NANOWIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14064,73 +14052,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th workshop NIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14189,100 +14177,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisation raman de nanofils de germanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14310,73 +14298,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman analysis of silicon and germanium nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14431,509 +14419,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman investigation of GaP-Si interfaces grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.72-75, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.132⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic order of bulk and nanoconfined H-bonded binary liquid mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING. Symposium : T Advances and enhanced functionalities of anion-controlled new inorganic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14952,73 +14940,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15077,73 +15065,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15152,248 +15140,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15415,110 +15403,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMRS-ICA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15577,865 +15565,865 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00491905v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+                <w:t xml:space="preserve">Bundles of Carbon Nanotubes : a combined spectroscopic and theoretical study-influence of the weak mutual interactions on the optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanond Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">R. Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire MCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Dourdan, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670807v1</w:t>
+                <w:t xml:space="preserve">hal-00585133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundles of Carbon Nanotubes : a combined spectroscopic and theoretical study-influence of the weak mutual interactions on the optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Fleurier</w:t>
+                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (EMRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585133v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting excitonic optical properties of bundled carbon nanotubes to tailor novel saturable absorbers</w:t>
+                <w:t xml:space="preserve">Ultrafast optical switch based on bundled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanond Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference Trends in Nanotechnology (TNT 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontier 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00531462v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast optical switch based on bundled carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Highlighting excitonic optical properties of bundled carbon nanotubes to tailor novel saturable absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanond Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontier 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference Trends in Nanotechnology (TNT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668293v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring optical properties of carbon nanotubes in bundles for high-bit-rate telecommunication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16444,248 +16432,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanond Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Loualiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16694,413 +16682,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de nanostructures photoniques à base de silicium poreux chimiquement fonctionnalisé: application aux biocapteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dribek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dribek</w:t>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Lazhar Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées Maghreb-Europe « Les Matériaux et leurs Applications aux Dispositifs Capteurs » (MADICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenides Films: New Development of Optical Coatings and Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17119,207 +17107,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on the Science and Technology for Advanced Ceramics / 1st International Conference on Science and Technology of Solid Surface and Interface (STAC-STSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.647508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.700526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17328,51 +17316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moréac Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17387,87 +17375,87 @@
               <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguide for IR spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17512,297 +17500,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIst International Congress on Glass (ICG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Strasbourg, France. pp.CD version only</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ge15Sb20S65 and Te20As30Se50 chalcogenides coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and arsenic-doped low temperature (~165°C) microcrystalline silicon for electronic devices process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Kandoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Kandoussi</w:t>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moreac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. Amorphous and Nanocrystalline Semiconductors (ICANS'21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17812,676 +17800,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of large-area 2D crystals-noble metals interactions via interfacial alloying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066819v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Basma Dupont</w:t>
+                <w:t xml:space="preserve">Control of large-area 2D crystals-noble metals interactions via interfacial alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316518v2</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysIcAl properties of hybrid semimetal/semicoNductor III-V/Si maTerials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+                <w:t xml:space="preserve">S. Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pallikkara Chandrasekharan</w:t>
+                <w:t xml:space="preserve">A. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Bernard Hehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Hehlen</w:t>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JED Rennes 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original stoichiometric perovskite films produced by controlled oxidation of oxynitride materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Paven</w:t>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal/2D Solid/Si study for spintronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18540,113 +18528,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of processing-induced defects in GaAs based vertical cavity surface emitting lasers with Al oxide confinement layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pagnod-Rossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18665,113 +18653,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PL characterization of oxide-confined GaAs VCSEL operating at 850 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pagnod-Rossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18790,284 +18778,284 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Workshop on VCSELs (VCSEL Day 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical activity of sugar in thin soap films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du C’Nano Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisation de nanofils Si et Ge synthétisés par la méthode VLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lannic J. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Narionales du Réseau Doctoral en Microélectronique, JNRDM 2013, Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19077,287 +19065,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide and oxynitride thin films for antenna devices: impact of processing conditions and post-deposition oxidation on their dielectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxynitrides thin films for microwave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19366,116 +19354,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19484,108 +19472,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId555"/>
+      <w:footerReference w:type="default" r:id="rId554"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19732,51 +19720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagiso Loeto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Mokhtari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02421162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haydoura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzerga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnod-Rossiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6221-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meinnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ghanemi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12467" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgui Lin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizheng Tao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2011.01.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS3B3VB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRWB571-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libouban" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Basl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chappard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2272" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSZPSDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Libouban" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-F&#233;lix Basl&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.2272" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344708v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Meinnel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudjada" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802621w" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7RXG3WJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meinnel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5CGTZGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437313v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kandoussi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090420v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696156v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752113v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291435v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laruelle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711100v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585133v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668293v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776144v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696146v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408987v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710316v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710323v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448757v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448747v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagiso Loeto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Mokhtari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02421162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haydoura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzerga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnod-Rossiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6221-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meinnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ghanemi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12467" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgui Lin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizheng Tao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2011.01.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS3B3VB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRWB571-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libouban" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Basl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chappard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2272" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSZPSDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Libouban" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-F&#233;lix Basl&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.2272" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344708v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Meinnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudjada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802621w" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7RXG3WJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meinnel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437313v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kandoussi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090420v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696156v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752113v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454123v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330380v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291435v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laruelle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711100v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585133v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668293v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668372v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776144v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696146v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408987v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710323v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448757v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448747v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>