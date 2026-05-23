--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
+                <w:t xml:space="preserve">Thermal and mechanical properties of Mg–Al–Si–O–N glasses with up to 6.2 at.% nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Theany To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+                <w:t xml:space="preserve">Chouaib Mhamdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Dupont</w:t>
+                <w:t xml:space="preserve">Sharafat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Milewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e20487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227895v2</w:t>
+                <w:t xml:space="preserve">hal-05017714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical properties of Mg–Al–Si–O–N glasses with up to 6.2 at.% nitrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Mhamdia</w:t>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharafat Ali</w:t>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Milewska</w:t>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e20487. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017714v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t>
               </w:r>
@@ -1170,77 +1170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Electrochemical Properties of Lithium Aluminoborate Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theany To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ladjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2504,286 +2504,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice phonon modes of the spin crossover crystal [Fe(phen)2(NCS)2] studied by THz, IR, Raman spectroscopies and DFT calculations</w:t>
+                <w:t xml:space="preserve">Raman Spectroscopy: Applications for Clinical Diagnosis of Bacterial Infections and Detection of Antibacterial Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
+                <w:t xml:space="preserve">E Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoaki Ichii</w:t>
+                <w:t xml:space="preserve">Z Tamanai Shacoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guérin</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Applied Microbial Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982843v1</w:t>
+                <w:t xml:space="preserve">hal-02401740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Spectroscopy: Applications for Clinical Diagnosis of Bacterial Infections and Detection of Antibacterial Resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice phonon modes of the spin crossover crystal [Fe(phen)2(NCS)2] studied by THz, IR, Raman spectroscopies and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jolivet-Gougeon</w:t>
+                <w:t xml:space="preserve">Giovanni Azzolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Müller</w:t>
+                <w:t xml:space="preserve">Tomoaki Ichii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Tamanai Shacoori</w:t>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Microbial Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2018-90553-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401740v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
               </w:r>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond spin-state photo-switching dynamics in an FeIII spin crossover solid accompanied by coherent structural vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,51 +4407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4491,295 +4491,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lefort</w:t>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lechaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.2112-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115670v1</w:t>
+                <w:t xml:space="preserve">hal-00910293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Verger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">A. Moreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (12), pp.2112-2131. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910293v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical activity of sugar in thin soap films.</w:t>
               </w:r>
@@ -4791,51 +4791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,117 +4912,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854209v1</w:t>
@@ -6009,298 +6009,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Belloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619762v1</w:t>
+                <w:t xml:space="preserve">hal-00486336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00486336v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
               </w:r>
@@ -6312,64 +6312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7672,570 +7672,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
+                <w:t xml:space="preserve">Vibrational Spectra of Triiodomesitylen: Combination of DFT Calculations and Experimental Studies. Effects of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Jean J. Meinnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boudjada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Boudjada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (22), pp.225501. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (44), pp.11124-11141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp802621w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725145v1</w:t>
+                <w:t xml:space="preserve">hal-00344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (12-13), pp.1322-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200880v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Spectra of Triiodomesitylen: Combination of DFT Calculations and Experimental Studies. Effects of the Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
+                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahima Boudjada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp802621w⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (13), pp.C114-C123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00344708v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
+                <w:t xml:space="preserve">Poisson's Ratio and the Densification of Glass under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guignard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Moreac</w:t>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (22), pp.225501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.225501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400716v1</w:t>
+                <w:t xml:space="preserve">hal-00725145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration spectra of triiodomesitylene: a combination of DFT calculations and experimental studies. Effects of the Environment</w:t>
               </w:r>
@@ -8346,51 +8346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8506,51 +8506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8608,363 +8608,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Crystalline phase responsible for the permanent second-harmonic generation in chalcogenide glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.338-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2006.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175607v1</w:t>
+                <w:t xml:space="preserve">hal-00172320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline phase responsible for the permanent second-harmonic generation in chalcogenide glass-ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2006.07.021⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00172320v1</w:t>
+                <w:t xml:space="preserve">hal-00175607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide Glasses Based on Germanium Disulfide for Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9334,51 +9334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9589,527 +9589,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyrimidine powder for potential applications in integrated photonics on polymer materials for the creation of a broad spectrum</w:t>
+                <w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Interdisciplinary Annual PhD Conference on Material Science and Innovative Technologies (InterMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Krakow Institute of Technology, Mar 2026, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501076v1</w:t>
+                <w:t xml:space="preserve">hal-05505383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t>
+                <w:t xml:space="preserve">Bipyrimidine powder for potential applications in integrated photonics on polymer materials for the creation of a broad spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjaly Sureshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">4th Interdisciplinary Annual PhD Conference on Material Science and Innovative Technologies (InterMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Krakow Institute of Technology, Mar 2026, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505383v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+                <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115329v1</w:t>
+                <w:t xml:space="preserve">hal-05407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Des micro-résonateurs photoniques 2D réalisés en salle blanche au sein de l'IETR pour des applications capteurs à une disruption et fabrication hors salle blanche à coût extrêmement faible de résonateurs optiques 3D réalisés par extrusion de biopolymères et/ou de thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Communications Optiques Spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISPACE - Commission thématique Communications Spatiales, Jun 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407447v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a disruption in the manufacture of extremely low-cost micro-resonators using additive technologies and 3D printers outside the cleanroom : Story plus Laboratory visit</w:t>
               </w:r>
@@ -10121,51 +10121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10720,103 +10720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
@@ -10845,90 +10845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11384,51 +11384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11464,277 +11464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation and processes from thin filmto complex structures semiconductor/insulator/organic/semiconductor/insulator by PECVD interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+                <w:t xml:space="preserve">Mise en forme et caractérisation d'une photonique intégrée organique par impression 3D : motifs micronique 2.5D de type guides d'ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eros Gavini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coulon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ecole Doctoral 3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Mécatronique de l'ENS de Bruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rennes - Bruz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667538v1</w:t>
+                <w:t xml:space="preserve">hal-03762509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme et caractérisation d'une photonique intégrée organique par impression 3D : motifs micronique 2.5D de type guides d'ondes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pernon</w:t>
+                <w:t xml:space="preserve">Transformation and processes from thin filmto complex structures semiconductor/insulator/organic/semiconductor/insulator by PECVD interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mécatronique de l'ENS de Bruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rennes - Bruz, France</w:t>
+              <w:t xml:space="preserve">Journée Ecole Doctoral 3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762509v2</w:t>
+                <w:t xml:space="preserve">hal-03667538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, structure and mechanical properties of oxynitride glasses from the SiO2-BaO-Al2O3-Si3N4 chemical system</w:t>
               </w:r>
@@ -11884,51 +11884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13452,277 +13452,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
+                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644092v1</w:t>
+                <w:t xml:space="preserve">hal-01527933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
+                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527933v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PL and DOP characterization of Vertical Cavity Surface Emitting Lasers (VCSEL) for emission at 850 nm with Al oxide confinement layers</w:t>
               </w:r>
@@ -14019,51 +14019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th workshop NIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14265,51 +14265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion pleinière des GDR PULSE et GDR NANOFILS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14386,51 +14386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogel R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14640,64 +14640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
@@ -14726,77 +14726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15095,346 +15095,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504484v1</w:t>
+                <w:t xml:space="preserve">hal-00919035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of equilibrium coherent precursor dynamics of a photo-induced phase transition in molecular material of (EDO-TTF)SbF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Réalisation d'une DEL à puits quantiques de GaAsP sur substrat GaP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Boschetto</w:t>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Molecular Materials MOLMAT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INNOV'INSA (Recherche, développement, innovation et transfert à l'INSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919035v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15470,277 +15470,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Belloul</w:t>
+                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620844v1</w:t>
+                <w:t xml:space="preserve">hal-00661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations spectroscopiques et structurales de la transition de phase du (BEDT-TTF)4PtCl6 C6H5CN -Phénomènes hors équilibre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Toupet</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Magnétisme et Commutation Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661693v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brisure de symétrie et effets photo-induits dans le complexe mononucléaire [Fe(II)(Hpy DAPP)](BF4)2</w:t>
               </w:r>
@@ -15845,298 +15845,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundles of Carbon Nanotubes : a combined spectroscopic and theoretical study-influence of the weak mutual interactions on the optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Fleurier</w:t>
+                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (EMRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585133v1</w:t>
+                <w:t xml:space="preserve">hal-00491905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Bundles of Carbon Nanotubes : a combined spectroscopic and theoretical study-influence of the weak mutual interactions on the optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanond Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Material Research Society (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491905v1</w:t>
+                <w:t xml:space="preserve">hal-00585133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast optical switch based on bundled carbon nanotubes</w:t>
               </w:r>
@@ -16387,277 +16387,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring optical properties of carbon nanotubes in bundles for high-bit-rate telecommunication applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grillot</w:t>
+                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Loualiche</w:t>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Coma-Ruga, Spain</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668372v1</w:t>
+                <w:t xml:space="preserve">hal-00652854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francine Solal</w:t>
+                <w:t xml:space="preserve">Exploring optical properties of carbon nanotubes in bundles for high-bit-rate telecommunication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanond Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Slimane Loualiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">GDR2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Coma-Ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652854v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
               </w:r>
@@ -17277,51 +17277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17549,51 +17549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ge15Sb20S65 and Te20As30Se50 chalcogenides coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17687,51 +17687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17814,90 +17814,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18840,51 +18840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19720,51 +19720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagiso Loeto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Mokhtari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02421162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haydoura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzerga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnod-Rossiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6221-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meinnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ghanemi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12467" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgui Lin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizheng Tao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2011.01.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS3B3VB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRWB571-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libouban" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Basl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chappard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2272" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSZPSDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Libouban" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-F&#233;lix Basl&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.2272" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344708v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Meinnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudjada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802621w" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7RXG3WJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meinnel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437313v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kandoussi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090420v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696156v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752113v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454123v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330380v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291435v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laruelle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711100v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585133v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668293v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668372v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776144v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696146v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408987v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710323v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448757v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448747v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017714v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theany To" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Mhamdia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafat Ali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Milewska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Diak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Landesman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kagiso Loeto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ladjani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1382" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eros Gavini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sevestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansour El Jastimi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Mokhtari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouchier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02421162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haydoura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzerga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tamanai Shacoori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzolina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Ichii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90553-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnod-Rossiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6221-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meinnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Ghanemi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b12467" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168113v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024304" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogel R." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CLKS0LX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changgui Lin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizheng Tao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2011.01.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS3B3VB1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRWB571-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569998v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.214106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libouban" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Basl&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chappard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2272" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSZPSDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Libouban" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Filmon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-F&#233;lix Basl&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chappard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.2272" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Maesato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Shao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Yoshida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yamochi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/148/1/012004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344708v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Meinnel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudjada" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802621w" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7RXG3WJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.225501" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meinnel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucekkine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudjada" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chasle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701738z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N39PRNLS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437313v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Kandoussi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501076v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115329v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sudja" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaillant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090420v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762509v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696156v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752113v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454123v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330380v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393429v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291435v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laruelle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711100v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457706v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Israel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rogel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113529v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rogel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152385v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919035v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504484v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661693v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670807v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585133v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668293v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668372v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499280v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dribek" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Haji" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ababou-Girard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776144v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696146v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408987v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710316v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710323v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135914v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153182v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lannic J. Le" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448757v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448747v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>